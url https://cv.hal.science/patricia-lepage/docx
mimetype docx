--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -470,295 +470,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized controlled trial of antibiotics targeting adherent and invasive Escherichia coli versus placebo in Crohn’s disease: the TEOREM trial</w:t>
+                <w:t xml:space="preserve">Associations between the gut microbiota at one-year and neurodevelopment in children from the SEPAGES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carbonnel</w:t>
+                <w:t xml:space="preserve">Aline Davias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Nina Iszatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hébuterne</w:t>
+                <w:t xml:space="preserve">Celine Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Michiels</w:t>
+                <w:t xml:space="preserve">Yamina Rayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (7), pp.jjaf093. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.101063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaf093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2025.101063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273173v1</w:t>
+                <w:t xml:space="preserve">hal-05273171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the gut microbiota at one-year and neurodevelopment in children from the SEPAGES cohort</w:t>
+                <w:t xml:space="preserve">A randomized controlled trial of antibiotics targeting adherent and invasive Escherichia coli versus placebo in Crohn’s disease: the TEOREM trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Davias</w:t>
+                <w:t xml:space="preserve">Franck Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Iszatt</w:t>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Monot</w:t>
+                <w:t xml:space="preserve">Xavier Hébuterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Rayah</w:t>
+                <w:t xml:space="preserve">Christophe Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.101063. </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (7), pp.jjaf093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2025.101063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273171v1</w:t>
+                <w:t xml:space="preserve">hal-05273173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very preterm gut microbiota development from the first week of life to 3.5 years of age: a prospective longitudinal multicenter study</w:t>
               </w:r>
@@ -878,90 +878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between pre- and post-natal exposure to phthalate and DINCH metabolites and gut microbiota in one-year old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Davias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Iszatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,90 +1276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERINATAL EXPOSURE TO PHENOLS AND POLY-AND PERFLUOROALKYL SUBSTANCES AND GUT MICROBIOTA IN ONE-YEAR CHILDREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Davias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Iszatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.105664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2070,295 +2070,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut Microbiota Diversity of Preterm Neonates Is Associated With Clostridioides Difficile Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Bondeelle</w:t>
+                <w:t xml:space="preserve">Jeanne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Hoareau</w:t>
+                <w:t xml:space="preserve">Sarah Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Corneau</w:t>
+                <w:t xml:space="preserve">Victoria Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140 (23), pp.2500-2513. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771302v1</w:t>
+                <w:t xml:space="preserve">hal-04001879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Diversity of Preterm Neonates Is Associated With Clostridioides Difficile Colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Sophie Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bondeelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+                <w:t xml:space="preserve">Benedicte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Mesa</w:t>
+                <w:t xml:space="preserve">Aurelien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (23), pp.2500-2513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001879v1</w:t>
+                <w:t xml:space="preserve">hal-03771302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
               </w:r>
@@ -3008,295 +3008,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late weaning is associated with increased microbial diversity and Faecalibacterium prausnitzii abundance in the fecal microbiota of piglets</w:t>
+                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
+                <w:t xml:space="preserve">Thomas Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Anna Gatse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1800897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-0020-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620309v1</w:t>
+                <w:t xml:space="preserve">hal-03339876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and consequences of intensive chemotherapy on intestinal barrier and microbiota in acute myeloid leukemia: the role of mucosal strengthening</w:t>
+                <w:t xml:space="preserve">Late weaning is associated with increased microbial diversity and Faecalibacterium prausnitzii abundance in the fecal microbiota of piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hueso</w:t>
+                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Ekpe</w:t>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gatse</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Joncquel-Chevallier Curt</w:t>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.1800897. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1800897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-0020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339876v1</w:t>
+                <w:t xml:space="preserve">hal-02620309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Neonatal Intensive Care Unit Practices and Preterm Newborn Gut Microbiota and 2-Year Neurodevelopmental Outcomes</w:t>
               </w:r>
@@ -3544,697 +3544,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+                <w:t xml:space="preserve">Modulation of the microbiota by oral antibiotics treats immunoglobulin A nephropathy in humanized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Jonathan Maurice M Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Patrick J Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Lilia Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
+                <w:t xml:space="preserve">Gabriella Lauriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Erwan Boedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (7), pp.1135-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+                <w:t xml:space="preserve">hal-02445631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
+                <w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rincel</w:t>
+                <w:t xml:space="preserve">Sebastian D Burz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aubert</w:t>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevalier</w:t>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Basso</w:t>
+                <w:t xml:space="preserve">Audrey Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623824v1</w:t>
+                <w:t xml:space="preserve">hal-02466120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the microbiota by oral antibiotics treats immunoglobulin A nephropathy in humanized mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucosal healing and bacterial composition in response to enteral nutrition versus steroid based induction therapy - a randomized prospective clinical trial in children with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Maurice M Chemouny</w:t>
+                <w:t xml:space="preserve">Jacques Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Gleeson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwan Boedec</w:t>
+                <w:t xml:space="preserve">Olivier Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.846-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445631v1</w:t>
+                <w:t xml:space="preserve">hal-02627698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal healing and bacterial composition in response to enteral nutrition versus steroid based induction therapy - a randomized prospective clinical trial in children with Crohn's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Schmitz</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goulet</w:t>
+                <w:t xml:space="preserve">Lilian Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.846-855. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627698v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian D Burz</w:t>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chapron</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466120v1</w:t>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Protein Intake Level Modulates Mucosal Healing and Mucosa-Adherent Microbiota in Mouse Model of Colitis</w:t>
               </w:r>
@@ -4272,51 +4272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.E514. </w:t>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (27), pp.3572-3589. </w:t>
@@ -4482,900 +4482,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated serum ceramides are linked with obesity-associated gut dysbiosis and impaired glucose metabolism</w:t>
+                <w:t xml:space="preserve">Synergistic convergence of microbiota-specific systemic IgG and secretory IgA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Kayser</w:t>
+                <w:t xml:space="preserve">Karim Dorgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Sébastien Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugeni Belda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Carlota Dao</w:t>
+                <w:t xml:space="preserve">Eric Oksenhendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1596-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (4), pp.1575-1585.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978022v1</w:t>
+                <w:t xml:space="preserve">hal-02171187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic convergence of microbiota-specific systemic IgG and secretory IgA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Porphyromonas&amp;lt;/em&amp;gt;, a potential predictive biomarker of Pseudomonas aeruginosa pulmonary infection in cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Keravec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Dorgham</w:t>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+                <w:t xml:space="preserve">Marie-Sarah Fangous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.036⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2018-000374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171187v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Porphyromonas&amp;lt;/em&amp;gt;, a potential predictive biomarker of Pseudomonas aeruginosa pulmonary infection in cystic fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Microbial ecology perturbation in human IgA deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2018-000374⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (439), pp.eaan1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aan1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625944v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota drives the impact of bile acids and fat source in diet on mouse metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Just</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eva Rath</w:t>
+                <w:t xml:space="preserve">C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0510-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860016v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gut microbiota drives the impact of bile acids and fat source in diet on mouse metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maroilley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Eva Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0510-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356215v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology perturbation in human IgA deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sterlin</w:t>
+                <w:t xml:space="preserve">Enteric delivery of regenerating family member 3 alpha alters the intestinal microbiota and controls inflammation in mice with colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Augui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Juste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Claire Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (439), pp.eaan1217. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (4), pp.1009 -1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aan1217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997107v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dispositifs médicaux et nouveau procédé de fabrication pour un transfert de microbiote fécal par voie rectale, sans risque, standardisé et prêt à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5411,2827 +5411,2827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric delivery of regenerating family member 3 alpha alters the intestinal microbiota and controls inflammation in mice with colitis</w:t>
+                <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Darnaud</w:t>
+                <w:t xml:space="preserve">Tunay Kokten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre dos Santos</w:t>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
+                <w:t xml:space="preserve">Silvia D 'Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Augui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Lacoste</w:t>
+                <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626272v1</w:t>
+                <w:t xml:space="preserve">hal-01715133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enterocolitis due to immune checkpoint inhibitors: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunay Kokten</w:t>
+                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia D 'Alessio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Hablot</w:t>
+                <w:t xml:space="preserve">David Faleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (11), pp.2056-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715133v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocolitis due to immune checkpoint inhibitors: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of enteral polymeric diet on gut microbiota in children with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guinet Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Soularue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Alain Morali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia Coutzac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (11), pp.2056-2067. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316948⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.194-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626171v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le microbiome digestif humain : interactions avec l’hôte et dysfonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.1085-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547049v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of enteral polymeric diet on gut microbiota in children with Crohn's disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pingenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604977v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiome digestif humain : interactions avec l’hôte et dysfonctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enhancing the clinical coverage and anticancer efficacy of immune checkpoint blockade through manipulation of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vetizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.e1132137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1132137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623674v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of bile acids in different biological matrices using LC-ESI-MS/MS for the investigation of bile acid transformation by mammalian gut bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Just</w:t>
+                <w:t xml:space="preserve">Baseline gut microbiota predicts clinical response and colitis in metastatic melanoma patients treated with ipilimumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-0048-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530783v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline gut microbiota predicts clinical response and colitis in metastatic melanoma patients treated with ipilimumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid analysis of bile acids in different biological matrices using LC-ESI-MS/MS for the investigation of bile acid transformation by mammalian gut bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Roux</w:t>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx108⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409 (5), pp.1231-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-0048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604339v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the clinical coverage and anticancer efficacy of immune checkpoint blockade through manipulation of the gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colon Immune-Related Adverse Events: Anti-CTLA-4 and Anti-PD-1 Blockade Induce Distinct Immunopathological Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+                <w:t xml:space="preserve">Antoine Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1132137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (10), pp.1238-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602605v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colon Immune-Related Adverse Events: Anti-CTLA-4 and Anti-PD-1 Blockade Induce Distinct Immunopathological Entities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Racine</w:t>
+                <w:t xml:space="preserve">Nutritional strategies and gut microbiota composition as risk factors for necrotizing enterocolitis in very-preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Martin-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Al Nabhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx081⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (3), pp.821-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.152967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625648v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional strategies and gut microbiota composition as risk factors for necrotizing enterocolitis in very-preterm infants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Gender specific behavioral alterations are associated with gut dysbiosis in mice exposed to multifactorial early-life adversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Martin-Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ziad Al Nabhani</w:t>
+                <w:t xml:space="preserve">L. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.S682-S683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31269-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.117.152967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender specific behavioral alterations are associated with gut dysbiosis in mice exposed to multifactorial early-life adversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rincel</w:t>
+                <w:t xml:space="preserve">Inflammatory bowel disease and cancer response due to anti-CTLA-4: is it in the flora?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Basso</w:t>
+                <w:t xml:space="preserve">Christine Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31269-5⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00281-016-0613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622454v1</w:t>
+                <w:t xml:space="preserve">hal-01607061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory bowel disease and cancer response due to anti-CTLA-4: is it in the flora?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Mateus</w:t>
+                <w:t xml:space="preserve">Resistance mechanisms to immune-checkpoint blockade in cancer: tumor-intrinsic and -extrinsic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paula Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00281-016-0613-x⟩</w:t>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.1255-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607061v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance mechanisms to immune-checkpoint blockade in cancer: tumor-intrinsic and -extrinsic factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+                <w:t xml:space="preserve">Christophe Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (6), pp.1255-1269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639871v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural robustness of the gut mucosal microbiota is associated with Crohn's disease remission after surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Tréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (6), pp.954-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-309184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective roles of hematopoietic and nonhematopoietic nod2 on the gut microbiota and mucosal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
+                <w:t xml:space="preserve">Nicolas Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Hugot</w:t>
+                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Dussaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (4), pp.763-773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus hirae and Barnesiella intestinihominis Facilitate Cyclophosphamide-Induced Therapeutic Immunomodulatory Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemidesmosome integrity protects the colon against colitis and colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle de Arcangelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Daillère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Vétizou</w:t>
+                <w:t xml:space="preserve">Fabien Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+                <w:t xml:space="preserve">Sylvain Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Isnard</w:t>
+                <w:t xml:space="preserve">Emilie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (4), pp.931 - 943. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (10), pp.gutjnl--2015--310847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2016.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429856v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemidesmosome integrity protects the colon against colitis and colorectal cancer</w:t>
+                <w:t xml:space="preserve">Mining gut microbiome oligopeptides by functional metaproteome display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle de Arcangelis</w:t>
+                <w:t xml:space="preserve">Jonas Zantow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamade</w:t>
+                <w:t xml:space="preserve">Ilias Lagkouvardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alpy</w:t>
+                <w:t xml:space="preserve">Sigrid Kisling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruyère</w:t>
+                <w:t xml:space="preserve">Stefan Duebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310847⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538539v1</w:t>
+                <w:t xml:space="preserve">hal-02631982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining gut microbiome oligopeptides by functional metaproteome display</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic network analysis applied to pig gut microbiota identifies an ecosystem structure linked with growth traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Zantow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Just</w:t>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Lagkouvardos</w:t>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Kisling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duebel</w:t>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34337⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.2973-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631982v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic network analysis applied to pig gut microbiota identifies an ecosystem structure linked with growth traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host–microbe interactions in distal airways: relevance to chronic airway diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">Pierre-Régis Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Claire Andréjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+                <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.77⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (135), pp.78 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09059180.00011614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637857v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host–microbe interactions in distal airways: relevance to chronic airway diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Martin</w:t>
+                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Régis Burgel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Andréjak</w:t>
+                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Blic</w:t>
+                <w:t xml:space="preserve">Partho Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (135), pp.78 - 91. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09059180.00011614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768437v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote a-t-il un rôle dans les maladies auto-immunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8250,4391 +8250,4257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+                <w:t xml:space="preserve">Intestinal inhibition of &amp;lt;em&amp;gt;Atg7&amp;lt;/em&amp;gt; prevents tumour initiation through a microbiome-influenced immune response and suppresses tumour growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+                <w:t xml:space="preserve">Walfran Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
+                <w:t xml:space="preserve">Medhi Ait Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Partho Sen</w:t>
+                <w:t xml:space="preserve">Antoine L'Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.1062-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb3206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634319v1</w:t>
+                <w:t xml:space="preserve">hal-02637789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal inhibition of &amp;lt;em&amp;gt;Atg7&amp;lt;/em&amp;gt; prevents tumour initiation through a microbiome-influenced immune response and suppresses tumour growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Levy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb3206⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.554-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637789v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6264), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168456v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
+                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639698v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the intestinal microbiome for optimal therapeutic immunomodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viaud</w:t>
+                <w:t xml:space="preserve">I. G. Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (16), pp.4217 - 4221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-0987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
+                <w:t xml:space="preserve">Dirk Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+                <w:t xml:space="preserve">Sascha Rohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193806v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Retracted] Replication of Obesity and Associated Signaling Pathways Through Transfer of Microbiota From Obese-Prone Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clavel</w:t>
+                <w:t xml:space="preserve">Yassine Sakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Haller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sascha Rohn</w:t>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (5), pp.1624-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-1526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608260v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome and anticancer immune response: really hot Sh(star)t!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. G. Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (2), pp.199 - 214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cdd.2014.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Retracted] Replication of Obesity and Associated Signaling Pathways Through Transfer of Microbiota From Obese-Prone Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why should we need the gut microbiota to respond to cancer therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Duca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+                <w:t xml:space="preserve">Ivo Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db13-1526⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.27574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204376v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Kreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we need the gut microbiota to respond to cancer therapies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fat diet alters gut microbiota physiology in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Moghaddas Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ivo Boneca</w:t>
+                <w:t xml:space="preserve">Hannes Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.27574⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.295 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204399v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet alters gut microbiota physiology in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Saccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannelore Daniel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hannes Hahne</w:t>
+                <w:t xml:space="preserve">Gregoire Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.155⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6161), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204436v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Daillere</w:t>
+                <w:t xml:space="preserve">A metagenomic insight into our gut's microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Joossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1240537⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.146 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2011-301805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204279v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomic insight into our gut's microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The human gut microbiome and its dysfunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2011-301805⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (3-4), pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000354678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004521v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human gut microbiome and its dysfunctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Intestinal microbiota determines development of non-alcoholic fatty liver disease in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000354678⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (12), pp.1787-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204289v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota determines development of non-alcoholic fatty liver disease in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered gut microbiota composition in immune-impaired Nod2-/- mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+                <w:t xml:space="preserve">Ziad Z. Al Nabhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Llopis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (12), pp.1787-1794. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.634-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2011-300478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303816⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193804v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Our Food (Environment) Change Our Gut Microbiome ('In-Vironment'): A Potential Role for Inflammatory Bowel Disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.33 - 39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000342595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered gut microbiota composition in immune-impaired Nod2-/- mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Clostridium difficile Colonization in Early Infancy Is Accompanied by Changes in Intestinal Microbiota Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde C. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick F. Barreau</w:t>
+                <w:t xml:space="preserve">Charlène C. Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Z. Al Nabhani</w:t>
+                <w:t xml:space="preserve">Joel J. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
+                <w:t xml:space="preserve">Anne A. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (4), pp.634-635. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.858 - 865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2011-300478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01507-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004740v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium difficile Colonization in Early Infancy Is Accompanied by Changes in Intestinal Microbiota Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin Study Indicates Loss of Interaction Between Microbiota and Mucosa of Patients With Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Haesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde C. Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+                <w:t xml:space="preserve">Martina E. M. E. Spehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène C. Fouqueray</w:t>
+                <w:t xml:space="preserve">Ateequr A. Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel J. Dore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Collignon</w:t>
+                <w:t xml:space="preserve">Aida A. Zvirbliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01507-10⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (1), pp.227 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001455v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Study Indicates Loss of Interaction Between Microbiota and Mucosa of Patients With Ulcerative Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Involvement of tissue bacteria in the onset of diabetes in humans: evidence for a concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Haesler</w:t>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina E. M. E. Spehlmann</w:t>
+                <w:t xml:space="preserve">Cécile Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateequr A. Rehman</w:t>
+                <w:t xml:space="preserve">Chantal Chabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida A. Zvirbliene</w:t>
+                <w:t xml:space="preserve">Jason Iacovoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (1), pp.227 - 236. </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (12), pp.3055-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-011-2329-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004334v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00801269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of tissue bacteria in the onset of diabetes in humans: evidence for a concept.</w:t>
+                <w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Amar</w:t>
+                <w:t xml:space="preserve">Junjie Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Serino</w:t>
+                <w:t xml:space="preserve">Ruiqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lange</w:t>
+                <w:t xml:space="preserve">Jeroen Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chabo</w:t>
+                <w:t xml:space="preserve">Manimozhiyan Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Iacovoni</w:t>
+                <w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (12), pp.3055-61. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-011-2329-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00801269v1</w:t>
+                <w:t xml:space="preserve">cea-00908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysbiosis in inflammatory bowel disease: a role for bacteriophages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjie Qin</w:t>
+                <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiqiang Li</w:t>
+                <w:t xml:space="preserve">P. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Raes</w:t>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manimozhiyan Arumugam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t>
+                <w:t xml:space="preserve">J. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (3), pp.424-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2007.134668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00908974v1</w:t>
+                <w:t xml:space="preserve">hal-00526557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysbiosis in inflammatory bowel disease: a role for bacteriophages?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Review article: the role of bacteria in onset and perpetuation of inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marteau</w:t>
+                <w:t xml:space="preserve">N. Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Doré</w:t>
+                <w:t xml:space="preserve">Chaysavanh Manichanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gut.2007.134668⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (s3), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2006.03053.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526557v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review article: the role of bacteria in onset and perpetuation of inflammatory bowel disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seksik</w:t>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sokol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaysavanh Manichanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2006.03053.x⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000200323.38139.c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668973v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of the fecal microbiota in inflammatory bowel disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature gradient gel electrophoresis of fecal 16S rRNA reveals active Escherichia coli in the microbiota of patients with ulcerative colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000200323.38139.c6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (9), pp.3172-3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02600-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663416v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature gradient gel electrophoresis of fecal 16S rRNA reveals active Escherichia coli in the microbiota of patients with ulcerative colitis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fallani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Seksik</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Doré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666617v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity of the mucosa-associated microbiota is stable along the distal digestive tract in healthy individuals and patients with IBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France de La Cochetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Clavel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Mathey</w:t>
+                <w:t xml:space="preserve">R. Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (5), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000159662.62651.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416283v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the mucosa-associated microbiota is stable along the distal digestive tract in healthy individuals and patients with IBD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fallani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Jian</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135 (12), pp.2786-2792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683069v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Resilience of the dominant human fecal microbiota upon short-course antibiotic challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France de La Cochetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (11), pp.5588-5592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.43.11.5588-5592.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679404v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of the dominant human fecal microbiota upon short-course antibiotic challenge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cellular and physiological effects of probiotics and prebiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Galmiche</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (8), pp.889-896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02682740v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and physiological effects of probiotics and prebiotics.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Review article: gut flora and inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (4), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2004.02062.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600074v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review article: gut flora and inflammatory bowel disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal humoral factors associated with perinatal human immunodeficiency virus type-1 transmission in a cohort from Kigali, Rwanda, 1988-1994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tranchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van de Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Marteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">A. Simonon-Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Mangin</w:t>
+                <w:t xml:space="preserve">E. Karita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (3), pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12644,594 +12510,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : &amp;quot;Variation du microbiote intestinal selon l'âge et le sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiote intestinal et santé humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-294-76930-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human gut microbiome and its dysfunctions through the meta-omics prism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and the Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1372, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLACKWELL SCIENCE PUBL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11, 2016, Annals of the New York Academy of Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nyas.13033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal et typage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métagénomique : développements et futures applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 120 p., 2015, Savoir Faire (Quae), 978-2-7592-2293-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic interplay between gut bacteria and their host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Covasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How gut and brain control metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARGER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.10, 2014, Frontiers of Hormone Research, 978-3-318-02639-9; 978-3-318-02638-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000358315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Microbiota in Inflammatory Bowel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 p., 2014, 978-1-4822-2677-5 978-1-4822-2676-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13241,91 +13107,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of antibiotics for the treatment of immunoglobulin a nephropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,401 +13203,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020021035A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for predicting the risk of developing pulmonary colonization/infection by pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Hery-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019185778A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota composition, as a marker of sensitivity to chemotherapy and use of microbial modulators (prebiotics, probiotics, or symbiotics) to improve the efficacy of a cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Zitvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Boneca Gomperts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO15075688. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13741,2796 +13607,2675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to antiseizure drugs impacts the gut microbiome community and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH SEEON CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seeon Monastery, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal et liens avec l'hématologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial metabolism of xenobiotics and impact on the gut-liver axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final symposium SFB Gut-liver axis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome and antiseizure drugs: a link for pharmacoresistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The human microbiome: a key player in drug response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Epilepsy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual symposium, France</w:t>
+              <w:t xml:space="preserve">Bénéfiq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual symposium, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354546v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human microbiome: a key player in drug response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbiome and antiseizure drugs: a link for pharmacoresistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bénéfiq</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtual symposium, Canada</w:t>
+              <w:t xml:space="preserve">International Epilepsy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual symposium, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354543v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage therapy: An alternative to antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology Week UEGW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota in intestinal failure and immunological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRTA 2019, Congress of the Intestinal Rehabilitation and Transplant Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization and modulation of human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECETOC Microbiome Experts meeting (European Centre For Ecotoxicology and toxicology of Chemicals)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal Microbiota Transplantation: a role in cancer immunotherapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIInd Workshop of the European Helicobacter and Microbiota Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating the microbiome to control human diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower gut microbiota diversity is associated with higher susceptibility of BALB/c mice to allergic sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieny Dite Aicha Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hazebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower gut microbiota diversity is associated with higher susceptibility of BALB/c mice to allergic sensitization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137331v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742708v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194002v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193885v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Characterization of a microbiota of intestinal origin in white adipose tissue and stroma vascular fraction from healthy and patients according to their BMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Switzerland. pp.A32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193881v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a microbiota of intestinal origin in white adipose tissue and stroma vascular fraction from healthy and patients according to their BMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La concentration sanguine d'ADN bactérien prédit la survenue du diabète en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Serino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+                <w:t xml:space="preserve">J. J. Iacovoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Genève, Switzerland. pp.A32</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. pp.A21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001551v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concentration sanguine d'ADN bactérien prédit la survenue du diabète en population générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. J. Amar</w:t>
+                <w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Chabo</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16540,186 +16285,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal exposure to antiseizure medications shapes gut-derived microbiome composition, resistome, and metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME19 (19th International Symposium on Microbial Ecology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia/Shigella at 1 month impact epithelial cells which expressed higher calprotectin and cathelicidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16751,208 +16496,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to antiseizure drugs impacts the gut microbiota community and function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Microbial Ecotoxicology-EcotoxicoMic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early intestinal transit in preterm infants is associated with microbiome functional signatures at 1 month of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16984,1065 +16729,1065 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces cerevisiae, candida albicans and adherent-invasive escherichia coli (AIEC) intestinal colonization is not associated with asca detection in Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sarter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of inter-organ dialogue: Specific gut microbiota signatures in specific-skeletal muscle phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise, Locomotion and MusculoSkeletal System (ELMSK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and immunity interplay at the mucosal interface in swine, a data integration approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods for (Post)-Genomics Data workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands. 2013, Workshop Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId619"/>
+      <w:footerReference w:type="default" r:id="rId611"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18110,51 +17855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43009DE1"/>
+    <w:nsid w:val="CA6DD062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18341,51 +18086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lepage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9501-6771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096241063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4362-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04789-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05473716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pigneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(25)00262-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01636-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gleeson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Metallinou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl6149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.919317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000997" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.18119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice M Chemouny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Gleeson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Abbad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lauriero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy323" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schmitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goulet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy207" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Kayser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carlota Dao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1596-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171187v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625944v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Fangous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2018-000374" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Just" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wegner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rath" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0510-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aan1217" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darnaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre dos Santos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Augui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacoste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.11.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guinet Charpentier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311058" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623674v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mueller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0048-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602605v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vetizou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1132137" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625174v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Marchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.152967" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31269-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6X8K1K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.06.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640188v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000749" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631982v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zantow" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Lagkouvardos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Kisling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duebel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34337" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01768437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00011614" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walfran Cacheux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Ait Bara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L'Hermitte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3206" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204453v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daillere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Boneca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Pittet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-0987" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204458v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.56" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1526" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204399v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.27574" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Joossens" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301805" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-21HVKLZV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204289v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354678" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053116v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342595" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Barreau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Z. Al Nabhani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-300478" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-BWCGC18F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001455v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C. Rousseau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne C. Fouqueray" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Collignon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01507-10" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004334v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Haesler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina E. M. E. Spehlmann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr A. Rehman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida A. Zvirbliene" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.04.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801269v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lange" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2329-8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526557v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.134668" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasquez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2006.03053.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666617v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02600-05" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416283v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683069v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de La Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jian" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000159662.62651.06" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679404v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682740v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galmiche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.11.5588-5592.2005" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600074v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517225v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marteau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mangin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2004.02062.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532591v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371694.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13033" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG5LBTK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536590v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204430v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Covasa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karger.com/Book/Home/261501" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358315" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795586v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084175v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monteiro" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084174v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hery-Arnaud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084169v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca Gomperts" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354550v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354547v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354546v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354543v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354532v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354512v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354516v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354517v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354511v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533940v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137331v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001551v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Serino" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Luche" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Klopp" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chabo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001550v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Amar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lange" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Iacovoni" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285288v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281364v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lepage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9501-6771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096241063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4362-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04789-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05473716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pigneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(25)00262-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01636-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gleeson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Metallinou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl6149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.919317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000997" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.18119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice M Chemouny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Gleeson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Abbad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lauriero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schmitz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy207" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Fangous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2018-000374" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aan1217" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Just" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ecker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wegner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0510-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre dos Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Augui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.11.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guinet Charpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vetizou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1132137" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mueller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0048-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Marchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.152967" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31269-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6X8K1K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.06.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640188v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000749" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zantow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Lagkouvardos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Kisling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duebel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34337" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01768437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00011614" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walfran Cacheux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Ait Bara" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L'Hermitte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3206" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daillere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Boneca" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Pittet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-0987" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204376v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1526" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204458v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.56" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204399v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.27574" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Joossens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301805" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-21HVKLZV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354678" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Barreau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Z. Al Nabhani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-300478" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-BWCGC18F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053116v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342595" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C. Rousseau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne C. Fouqueray" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Collignon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01507-10" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004334v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Haesler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina E. M. E. Spehlmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr A. Rehman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida A. Zvirbliene" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.04.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801269v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lange" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2329-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.134668" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668973v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasquez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2006.03053.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02600-05" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416283v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallani" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683069v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de La Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000159662.62651.06" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galmiche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.11.5588-5592.2005" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600074v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marteau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mangin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2004.02062.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532591v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371694.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13033" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG5LBTK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204430v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Covasa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karger.com/Book/Home/261501" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358315" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795586v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084175v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monteiro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084174v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hery-Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084169v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca Gomperts" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354550v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354547v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354543v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354546v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354532v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354512v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533940v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Serino" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Luche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Klopp" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chabo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001550v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Amar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lange" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Iacovoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285288v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281364v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>