--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -470,961 +470,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the gut microbiota at one-year and neurodevelopment in children from the SEPAGES cohort</w:t>
+                <w:t xml:space="preserve">Very preterm gut microbiota development from the first week of life to 3.5 years of age: a prospective longitudinal multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Davias</w:t>
+                <w:t xml:space="preserve">Gaël Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Iszatt</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Monot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yamina Rayah</w:t>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2025.101063⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01636-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273171v1</w:t>
+                <w:t xml:space="preserve">hal-05168993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized controlled trial of antibiotics targeting adherent and invasive Escherichia coli versus placebo in Crohn’s disease: the TEOREM trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between the gut microbiota at one-year and neurodevelopment in children from the SEPAGES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Davias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carbonnel</w:t>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+                <w:t xml:space="preserve">Nina Iszatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Celine Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Hébuterne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michiels</w:t>
+                <w:t xml:space="preserve">Yamina Rayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaf093⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.101063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2025.101063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273173v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very preterm gut microbiota development from the first week of life to 3.5 years of age: a prospective longitudinal multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A randomized controlled trial of antibiotics targeting adherent and invasive Escherichia coli versus placebo in Crohn’s disease: the TEOREM trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Toubon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Patin</w:t>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+                <w:t xml:space="preserve">Xavier Hébuterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
+                <w:t xml:space="preserve">Christophe Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (7), pp.jjaf093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01636-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaf093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168993v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between pre- and post-natal exposure to phthalate and DINCH metabolites and gut microbiota in one-year old children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PERINATAL EXPOSURE TO PHENOLS AND POLY-AND PERFLUOROALKYL SUBSTANCES AND GUT MICROBIOTA IN ONE-YEAR CHILDREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Davias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Iszatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 363, pp.125204. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (35), pp.15395-15414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c09927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816223v1</w:t>
+                <w:t xml:space="preserve">hal-04816517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota posttranslationally modifies IgA1 in autoimmune glomerulonephritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laureline Berthelot</w:t>
+                <w:t xml:space="preserve">Associations between pre- and post-natal exposure to phthalate and DINCH metabolites and gut microbiota in one-year old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Davias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Iszatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adl6149⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363, pp.125204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942137v1</w:t>
+                <w:t xml:space="preserve">hal-04816223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal exposure to antiseizure medications shape gut-derived microbiome, resistome, and metabolome landscape</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The gut microbiota posttranslationally modifies IgA1 in autoimmune glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftheria Metallinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycae123⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (740), pp.eadl6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adl6149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776452v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERINATAL EXPOSURE TO PHENOLS AND POLY-AND PERFLUOROALKYL SUBSTANCES AND GUT MICROBIOTA IN ONE-YEAR CHILDREN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal exposure to antiseizure medications shape gut-derived microbiome, resistome, and metabolome landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (35), pp.15395-15414. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c09927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycae123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816517v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Lacticaseibacillus Mix on Behavioural, Biochemical, and Gut Microbial Outcomes of Male Mice following Chronic Restraint Stress</w:t>
               </w:r>
@@ -1557,90 +1557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Neonatal Necrotizing Enterocolitis in Premature Neonates and Gut Microbiota: A Case–Control Prospective Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (10), pp 2457. </w:t>
@@ -1806,693 +1806,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Preterm Children Gut Microbiota Comparison at the Neonatal Period of 1 Month and 3.5 Years of Life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+                <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gensollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Serrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lesavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.919317⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901708v1</w:t>
+                <w:t xml:space="preserve">hal-03975895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to anti-seizure medications impact growth of gut bacterial species and subsequent host response</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Very Preterm Children Gut Microbiota Comparison at the Neonatal Period of 1 Month and 3.5 Years of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2022.105664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.919317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.919317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954506v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Diversity of Preterm Neonates Is Associated With Clostridioides Difficile Colonization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exposure to anti-seizure medications impact growth of gut bacterial species and subsequent host response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907323⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.105664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2022.105664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001879v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azithromycin promotes relapse by disrupting immune and metabolic networks after allogeneic stem cell transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bondeelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 140 (23), pp.2500-2513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2022016926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Vnn1 pantetheinase pathway boosts short chain fatty acids production and mucosal protection in colitis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut Microbiota Diversity of Preterm Neonates Is Associated With Clostridioides Difficile Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Maltese</w:t>
+                <w:t xml:space="preserve">Jeanne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Serrero</w:t>
+                <w:t xml:space="preserve">Sarah Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lesavre</w:t>
+                <w:t xml:space="preserve">Victoria Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.907323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975895v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbed Microbiota/Immune Homeostasis in Multiple Sclerosis</w:t>
               </w:r>
@@ -2746,51 +2746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Neonatal Intensive Care Unit Practices and Preterm Newborn Gut Microbiota and 2-Year Neurodevelopmental Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,3488 +3544,3488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the microbiota by oral antibiotics treats immunoglobulin A nephropathy in humanized mice</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Porphyromonas&amp;lt;/em&amp;gt;, a potential predictive biomarker of Pseudomonas aeruginosa pulmonary infection in cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Maurice M Chemouny</w:t>
+                <w:t xml:space="preserve">Marlène Keravec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Gleeson</w:t>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Abbad</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Lauriero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Boedec</w:t>
+                <w:t xml:space="preserve">Marie-Sarah Fangous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfy323⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2018-000374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445631v1</w:t>
+                <w:t xml:space="preserve">hal-02625944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the microbiota by oral antibiotics treats immunoglobulin A nephropathy in humanized mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice M Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian D Burz</w:t>
+                <w:t xml:space="preserve">Patrick J Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Lilia Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Gabriella Lauriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chapron</w:t>
+                <w:t xml:space="preserve">Erwan Boedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (7), pp.1135-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfy323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466120v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal healing and bacterial composition in response to enteral nutrition versus steroid based induction therapy - a randomized prospective clinical trial in children with Crohn's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian D Burz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Schmitz</w:t>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goulet</w:t>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy207⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627698v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aubert</w:t>
+                <w:t xml:space="preserve">Mucosal healing and bacterial composition in response to enteral nutrition versus steroid based induction therapy - a randomized prospective clinical trial in children with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevalier</w:t>
+                <w:t xml:space="preserve">Jacques Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Basso</w:t>
+                <w:t xml:space="preserve">Olivier Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.846-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623824v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-hit early life adversity affects gut microbiota, brain and behavior in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Julien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Grohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Lilian Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Protein Intake Level Modulates Mucosal Healing and Mucosa-Adherent Microbiota in Mouse Model of Colitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blais</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Grauso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.E514. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11030514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117605v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal healing progression after acute colitis in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Dietary Protein Intake Level Modulates Mucosal Healing and Mucosa-Adherent Microbiota in Mouse Model of Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v25.i27.3572⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.E514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11030514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371551v1</w:t>
+                <w:t xml:space="preserve">hal-02117605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic convergence of microbiota-specific systemic IgG and secretory IgA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucosal healing progression after acute colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vidal-Lletjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Dorgham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+                <w:t xml:space="preserve">Marta Grauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143 (4), pp.1575-1585.e4. </w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (27), pp.3572-3589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v25.i27.3572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171187v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Porphyromonas&amp;lt;/em&amp;gt;, a potential predictive biomarker of Pseudomonas aeruginosa pulmonary infection in cystic fibrosis</w:t>
+                <w:t xml:space="preserve">Synergistic convergence of microbiota-specific systemic IgG and secretory IgA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Keravec</w:t>
+                <w:t xml:space="preserve">Karim Dorgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
+                <w:t xml:space="preserve">Sébastien Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sarah Fangous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Eric Oksenhendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.e000374. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (4), pp.1575-1585.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2018-000374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625944v1</w:t>
+                <w:t xml:space="preserve">hal-02171187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology perturbation in human IgA deficiency</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterocolitis due to immune checkpoint inhibitors: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Juste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Parizot</w:t>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aan1217⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (11), pp.2056-2067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997107v1</w:t>
+                <w:t xml:space="preserve">hal-02626171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lemonnier</w:t>
+                <w:t xml:space="preserve">Microbial ecology perturbation in human IgA deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela El Kafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Esquerré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (439), pp.eaan1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aan1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356215v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota drives the impact of bile acids and fat source in diet on mouse metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Just</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Ecker</w:t>
+                <w:t xml:space="preserve">G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Wegner</w:t>
+                <w:t xml:space="preserve">D. Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rath</w:t>
+                <w:t xml:space="preserve">C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0510-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860016v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric delivery of regenerating family member 3 alpha alters the intestinal microbiota and controls inflammation in mice with colitis</w:t>
+                <w:t xml:space="preserve">The gut microbiota drives the impact of bile acids and fat source in diet on mouse metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Darnaud</w:t>
+                <w:t xml:space="preserve">Sarah Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre dos Santos</w:t>
+                <w:t xml:space="preserve">Josef Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
+                <w:t xml:space="preserve">Katrin Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Augui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Lacoste</w:t>
+                <w:t xml:space="preserve">Eva Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0510-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626272v1</w:t>
+                <w:t xml:space="preserve">hal-01860016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux dispositifs médicaux et nouveau procédé de fabrication pour un transfert de microbiote fécal par voie rectale, sans risque, standardisé et prêt à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREM-1 Inhibition Restores Impaired Autophagy Activity and Reduces Colitis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunay Kokten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunay Kokten</w:t>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Silvia D 'Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hablot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.230-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterocolitis due to immune checkpoint inhibitors: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enteric delivery of regenerating family member 3 alpha alters the intestinal microbiota and controls inflammation in mice with colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Soularue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Alexandre dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
+                <w:t xml:space="preserve">Patrick Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+                <w:t xml:space="preserve">Sandrine Augui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Faleck</w:t>
+                <w:t xml:space="preserve">Claire Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (11), pp.2056-2067. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (4), pp.1009 -1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2018-316948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626171v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of enteral polymeric diet on gut microbiota in children with Crohn's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammatory bowel disease and cancer response due to anti-CTLA-4: is it in the flora?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Guinet Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Morali</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311058⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00281-016-0613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604977v1</w:t>
+                <w:t xml:space="preserve">hal-01607061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiome digestif humain : interactions avec l’hôte et dysfonctions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pingenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623674v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Is Involved in Post-resection Adaptation in Humans with Short Bowel Syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of enteral polymeric diet on gut microbiota in children with Crohn's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pingenot</w:t>
+                <w:t xml:space="preserve">Chloé Guinet Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Le Beyec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Morali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyrin-Biroulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00224⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.194-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547049v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the clinical coverage and anticancer efficacy of immune checkpoint blockade through manipulation of the gut microbiota</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le microbiome digestif humain : interactions avec l’hôte et dysfonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1132137⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.1085-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602605v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline gut microbiota predicts clinical response and colitis in metastatic melanoma patients treated with ipilimumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the clinical coverage and anticancer efficacy of immune checkpoint blockade through manipulation of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chaput</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Marie Vetizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Roux</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx108⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.e1132137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1132137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604339v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of bile acids in different biological matrices using LC-ESI-MS/MS for the investigation of bile acid transformation by mammalian gut bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Just</w:t>
+                <w:t xml:space="preserve">Baseline gut microbiota predicts clinical response and colitis in metastatic melanoma patients treated with ipilimumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-0048-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530783v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colon Immune-Related Adverse Events: Anti-CTLA-4 and Anti-PD-1 Blockade Induce Distinct Immunopathological Entities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+                <w:t xml:space="preserve">Rapid analysis of bile acids in different biological matrices using LC-ESI-MS/MS for the investigation of bile acid transformation by mammalian gut bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Adam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Racine</w:t>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx081⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409 (5), pp.1231-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-0048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625648v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional strategies and gut microbiota composition as risk factors for necrotizing enterocolitis in very-preterm infants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Colon Immune-Related Adverse Events: Anti-CTLA-4 and Anti-PD-1 Blockade Induce Distinct Immunopathological Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Coutzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Martin-Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ziad Al Nabhani</w:t>
+                <w:t xml:space="preserve">Antoine Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.117.152967⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (10), pp.1238-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjx081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625174v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender specific behavioral alterations are associated with gut dysbiosis in mice exposed to multifactorial early-life adversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rincel</w:t>
+                <w:t xml:space="preserve">Nutritional strategies and gut microbiota composition as risk factors for necrotizing enterocolitis in very-preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Martin-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Basso</w:t>
+                <w:t xml:space="preserve">Ziad Al Nabhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31269-5⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (3), pp.821-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.117.152967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02622454v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory bowel disease and cancer response due to anti-CTLA-4: is it in the flora?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Mateus</w:t>
+                <w:t xml:space="preserve">Gender specific behavioral alterations are associated with gut dysbiosis in mice exposed to multifactorial early-life adversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rincel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.S682-S683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31269-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00281-016-0613-x⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01607061v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance mechanisms to immune-checkpoint blockade in cancer: tumor-intrinsic and -extrinsic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vétizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7249,64 +7249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural robustness of the gut mucosal microbiota is associated with Crohn's disease remission after surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,51 +7664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining gut microbiome oligopeptides by functional metaproteome display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Zantow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Lagkouvardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,51 +7945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Régis Burgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Andréjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8187,51 +8187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote a-t-il un rôle dans les maladies auto-immunes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (6), pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8250,1046 +8250,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal inhibition of &amp;lt;em&amp;gt;Atg7&amp;lt;/em&amp;gt; prevents tumour initiation through a microbiome-influenced immune response and suppresses tumour growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Levy</w:t>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walfran Cacheux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb3206⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.554-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637789v1</w:t>
+                <w:t xml:space="preserve">hal-01168456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vétizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Pitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6264), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168456v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer immunotherapy by CTLA-4 blockade relies on the gut microbiota</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Intestinal inhibition of &amp;lt;em&amp;gt;Atg7&amp;lt;/em&amp;gt; prevents tumour initiation through a microbiome-influenced immune response and suppresses tumour growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walfran Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Ait Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine L'Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Waldschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 350 (6264), pp.1079-1084. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.1062-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad1329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncb3206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639698v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-fat diet alters gut microbiota physiology in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
+                <w:t xml:space="preserve">Hannelore Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Amin Moghaddas Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+                <w:t xml:space="preserve">David Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.295 - 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193806v1</w:t>
+                <w:t xml:space="preserve">hal-01204436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the intestinal microbiome for optimal therapeutic immunomodulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Daillere</w:t>
+                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. G. Boneca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Pittet</w:t>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-0987⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204453v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing the intestinal microbiome for optimal therapeutic immunomodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+                <w:t xml:space="preserve">S. Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Haller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">R. Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Rohn</w:t>
+                <w:t xml:space="preserve">I. G. Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (16), pp.4217 - 4221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-14-0987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608260v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Retracted] Replication of Obesity and Associated Signaling Pathways Through Transfer of Microbiota From Obese-Prone Rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal microbiota in metabolic diseases: from bacterial community structure and functions to species of pathophysiological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Sakar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Thomas Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Devime</w:t>
+                <w:t xml:space="preserve">Dirk Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+                <w:t xml:space="preserve">Sascha Rohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63 (5), pp.1624-1636. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.544-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db13-1526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/gmic.29331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204376v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome and anticancer immune response: really hot Sh(star)t!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. G. Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9334,459 +9334,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we need the gut microbiota to respond to cancer therapies?</w:t>
+                <w:t xml:space="preserve">[Retracted] Replication of Obesity and Associated Signaling Pathways Through Transfer of Microbiota From Obese-Prone Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viaud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Frank Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Sakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivo Boneca</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.27574⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (5), pp.1624-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-1526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204399v1</w:t>
+                <w:t xml:space="preserve">hal-01204376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why should we need the gut microbiota to respond to cancer therapies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Sophie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Yamazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Vaca</w:t>
+                <w:t xml:space="preserve">Ivo Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/onci.27574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933734v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet alters gut microbiota physiology in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial protein signals are associated with Crohn's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannelore Daniel</w:t>
+                <w:t xml:space="preserve">David P Kreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Moghaddas Gholami</w:t>
+                <w:t xml:space="preserve">Christian Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Hahne</w:t>
+                <w:t xml:space="preserve">Sebastian Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.295 - 308. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (10), pp.1566-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204436v1</w:t>
+                <w:t xml:space="preserve">hal-00933734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intestinal microbiota modulates the anticancer immune effects of cyclophosphamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Saccheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9876,90 +9876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metagenomic insight into our gut's microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Joossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10022,90 +10022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human gut microbiome and its dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3-4), pp.278-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10165,51 +10165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10279,277 +10279,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered gut microbiota composition in immune-impaired Nod2-/- mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Our Food (Environment) Change Our Gut Microbiome ('In-Vironment'): A Potential Role for Inflammatory Bowel Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2011-300478⟩</w:t>
+              <w:t xml:space="preserve">Digestive Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.33 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000342595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004740v1</w:t>
+                <w:t xml:space="preserve">hal-01053116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Our Food (Environment) Change Our Gut Microbiome ('In-Vironment'): A Potential Role for Inflammatory Bowel Disease?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered gut microbiota composition in immune-impaired Nod2-/- mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick F. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Z. Al Nabhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (4), pp.634-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2011-300478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000342595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium difficile Colonization in Early Infancy Is Accompanied by Changes in Intestinal Microbiota Composition</w:t>
               </w:r>
@@ -10663,295 +10663,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Study Indicates Loss of Interaction Between Microbiota and Mucosa of Patients With Ulcerative Colitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of tissue bacteria in the onset of diabetes in humans: evidence for a concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Haesler</w:t>
+                <w:t xml:space="preserve">Jacques Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina E. M. E. Spehlmann</w:t>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateequr A. Rehman</w:t>
+                <w:t xml:space="preserve">Cécile Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida A. Zvirbliene</w:t>
+                <w:t xml:space="preserve">Chantal Chabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Iacovoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.04.011⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (12), pp.3055-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-011-2329-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004334v1</w:t>
+                <w:t xml:space="preserve">inserm-00801269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of tissue bacteria in the onset of diabetes in humans: evidence for a concept.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Amar</w:t>
+                <w:t xml:space="preserve">Twin Study Indicates Loss of Interaction Between Microbiota and Mucosa of Patients With Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Serino</w:t>
+                <w:t xml:space="preserve">Robert R. Haesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lange</w:t>
+                <w:t xml:space="preserve">Martina E. M. E. Spehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chabo</w:t>
+                <w:t xml:space="preserve">Ateequr A. Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Iacovoni</w:t>
+                <w:t xml:space="preserve">Aida A. Zvirbliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (12), pp.3055-61. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (1), pp.227 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-011-2329-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00801269v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t>
               </w:r>
@@ -11071,51 +11071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis in inflammatory bowel disease: a role for bacteriophages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,51 +11231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rigottier Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2), pp.106-111. </w:t>
@@ -11486,51 +11486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature gradient gel electrophoresis of fecal 16S rRNA reveals active Escherichia coli in the microbiota of patients with ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11597,541 +11597,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
+                <w:t xml:space="preserve">Resilience of the dominant human fecal microbiota upon short-course antibiotic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Clavel</w:t>
+                <w:t xml:space="preserve">Marie-France de La Cochetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fallani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">T. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levenez</w:t>
+                <w:t xml:space="preserve">A. Bourreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mathey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (11), pp.5588-5592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.43.11.5588-5592.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416283v1</w:t>
+                <w:t xml:space="preserve">hal-02682740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the mucosa-associated microbiota is stable along the distal digestive tract in healthy individuals and patients with IBD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fallani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Jian</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683069v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Biodiversity of the mucosa-associated microbiota is stable along the distal digestive tract in healthy individuals and patients with IBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France de La Cochetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (5), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.MIB.0000159662.62651.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679404v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of the dominant human fecal microbiota upon short-course antibiotic challenge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Isoflavones and functional foods alter the dominant intestinal microbiota in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fallani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135 (12), pp.2786-2792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682740v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and physiological effects of probiotics and prebiotics.</w:t>
               </w:r>
@@ -12143,51 +12143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12242,51 +12242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review article: gut flora and inflammatory bowel disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12537,51 +12537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : &amp;quot;Variation du microbiote intestinal selon l'âge et le sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiote intestinal et santé humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-294-76930-6</w:t>
@@ -12610,64 +12610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human gut microbiome and its dysfunctions through the meta-omics prism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and the Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12726,64 +12726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal et typage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métagénomique : développements et futures applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12815,295 +12815,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic interplay between gut bacteria and their host</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Microbiota in Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How gut and brain control metabolism</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 p., 2014, 978-1-4822-2677-5 978-1-4822-2676-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204430v1</w:t>
+                <w:t xml:space="preserve">hal-02795586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microbiota in Inflammatory Bowel Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Metabolic interplay between gut bacteria and their host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Covasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intestinal Microbiota in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">How gut and brain control metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KARGER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10, 2014, Frontiers of Hormone Research, 978-3-318-02639-9; 978-3-318-02638-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1159/000358315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795586v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13121,103 +13121,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of antibiotics for the treatment of immunoglobulin a nephropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Ben Mkaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020021035A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13239,103 +13239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for predicting the risk of developing pulmonary colonization/infection by pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Hery-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Antoine Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019185778A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13357,77 +13357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13475,51 +13475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota composition, as a marker of sensitivity to chemotherapy and use of microbial modulators (prebiotics, probiotics, or symbiotics) to improve the efficacy of a cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Zitvogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13527,51 +13527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Boneca Gomperts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO15075688. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13771,90 +13771,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to antiseizure drugs impacts the gut microbiome community and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH SEEON CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Seeon Monastery, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13879,51 +13879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal et liens avec l'hématologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13948,51 +13948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial metabolism of xenobiotics and impact on the gut-liver axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final symposium SFB Gut-liver axis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14017,51 +14017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human microbiome: a key player in drug response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénéfiq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual symposium, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14086,51 +14086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and antiseizure drugs: a link for pharmacoresistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual symposium, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14155,51 +14155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage therapy: An alternative to antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology Week UEGW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14224,51 +14224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota in intestinal failure and immunological disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRTA 2019, Congress of the Intestinal Rehabilitation and Transplant Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14293,51 +14293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization and modulation of human gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECETOC Microbiome Experts meeting (European Centre For Ecotoxicology and toxicology of Chemicals)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14362,51 +14362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal Microbiota Transplantation: a role in cancer immunotherapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIInd Workshop of the European Helicobacter and Microbiota Study Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14431,64 +14431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14550,553 +14550,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Massacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734751v1</w:t>
+                <w:t xml:space="preserve">hal-02733939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753298v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the microbiome to control human diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European respiratory Society International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354511v1</w:t>
+                <w:t xml:space="preserve">hal-03753298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating the microbiome to control human diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">European respiratory Society International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733939v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
@@ -15138,51 +15138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower gut microbiota diversity is associated with higher susceptibility of BALB/c mice to allergic sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieny Dite Aicha Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. G. Cortes-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,51 +15246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15371,51 +15371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15423,51 +15423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
@@ -15496,51 +15496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
@@ -15647,51 +15647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15772,51 +15772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15865,346 +15865,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a microbiota of intestinal origin in white adipose tissue and stroma vascular fraction from healthy and patients according to their BMI</w:t>
+                <w:t xml:space="preserve">La concentration sanguine d'ADN bactérien prédit la survenue du diabète en population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. J. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. M. Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+                <w:t xml:space="preserve">J. J. Iacovoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Genève, Switzerland. pp.A32</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. pp.A21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001551v1</w:t>
+                <w:t xml:space="preserve">hal-01001550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concentration sanguine d'ADN bactérien prédit la survenue du diabète en population générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a microbiota of intestinal origin in white adipose tissue and stroma vascular fraction from healthy and patients according to their BMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Amar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+                <w:t xml:space="preserve">E. E. Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Iacovoni</w:t>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. pp.A21</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Switzerland. pp.A32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001550v1</w:t>
+                <w:t xml:space="preserve">hal-01001551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16299,90 +16299,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal exposure to antiseizure medications shapes gut-derived microbiome composition, resistome, and metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME19 (19th International Symposium on Microbial Ecology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16420,90 +16420,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escherichia/Shigella at 1 month impact epithelial cells which expressed higher calprotectin and cathelicidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Orsay, France</w:t>
@@ -16526,303 +16526,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to antiseizure drugs impacts the gut microbiota community and function.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early intestinal transit in preterm infants is associated with microbiome functional signatures at 1 month of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Microbial Ecotoxicology-EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296248v1</w:t>
+                <w:t xml:space="preserve">hal-04281364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early intestinal transit in preterm infants is associated with microbiome functional signatures at 1 month of age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic exposure to antiseizure drugs impacts the gut microbiota community and function.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehra Esra Ilhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Microbial Ecotoxicology-EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281364v1</w:t>
+                <w:t xml:space="preserve">hal-04296248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces cerevisiae, candida albicans and adherent-invasive escherichia coli (AIEC) intestinal colonization is not associated with asca detection in Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sarter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16890,90 +16890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17015,90 +17015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of inter-organ dialogue: Specific gut microbiota signatures in specific-skeletal muscle phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17153,90 +17153,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
@@ -17265,77 +17265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17416,64 +17416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17515,77 +17515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17653,51 +17653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and immunity interplay at the mucosal interface in swine, a data integration approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17855,51 +17855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA6DD062"/>
+    <w:nsid w:val="B3712108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18086,51 +18086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lepage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9501-6771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096241063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4362-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04789-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05473716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pigneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(25)00262-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01636-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gleeson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Metallinou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl6149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.919317" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000997" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.18119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice M Chemouny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Gleeson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Abbad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lauriero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schmitz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy207" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Fangous" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2018-000374" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aan1217" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Just" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ecker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wegner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rath" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0510-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darnaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre dos Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Augui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.11.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guinet Charpentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vetizou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1132137" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mueller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0048-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625174v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Marchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.152967" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31269-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6X8K1K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.06.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640188v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000749" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zantow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Lagkouvardos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Kisling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duebel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34337" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01768437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00011614" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637789v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walfran Cacheux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Ait Bara" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L'Hermitte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3206" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daillere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Boneca" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Pittet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-0987" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204376v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1526" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204458v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.56" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204399v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.27574" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Joossens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301805" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-21HVKLZV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354678" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Barreau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Z. Al Nabhani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-300478" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-BWCGC18F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053116v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342595" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C. Rousseau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne C. Fouqueray" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Collignon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01507-10" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004334v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Haesler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina E. M. E. Spehlmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr A. Rehman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida A. Zvirbliene" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.04.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801269v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lange" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2329-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.134668" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668973v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasquez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2006.03053.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02600-05" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416283v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallani" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683069v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de La Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000159662.62651.06" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679404v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galmiche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.11.5588-5592.2005" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600074v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marteau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mangin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2004.02062.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532591v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371694.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13033" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG5LBTK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204430v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Covasa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karger.com/Book/Home/261501" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358315" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795586v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084175v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monteiro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084174v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hery-Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084169v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca Gomperts" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354550v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354547v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354543v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354546v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354532v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354512v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533940v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Serino" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Luche" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Klopp" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chabo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001550v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Amar" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lange" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Iacovoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285288v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281364v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lepage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9501-6771" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096241063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-4362-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-026-04789-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05473716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pigneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-1253(25)00262-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Toubon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01636-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Davias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Rayah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2025.101063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;buterne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michiels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaf093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c09927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gleeson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Metallinou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berthelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adl6149" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehra Esra Ilhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Aires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300183v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet-Villemagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bredel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bondeelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.06.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03975895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gensollen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maltese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serrero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lesavre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325792" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.919317" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Grand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Hoareau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Corneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022016926" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mesa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.907323" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Larsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000997" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Coutzac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mehdi Jouniaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mallardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16079-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Ekpe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gatse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel-Chevallier Curt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1800897" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.18119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Roberti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yonekura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie P. M. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-0882-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Keravec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Guilloux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sarah Fangous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2018-000374" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice M Chemouny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Gleeson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Abbad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Lauriero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boedec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfy323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schmitz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goulet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Grohard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.03.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02117605v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vidal-Lletjos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030514" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02371551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Andriamihaja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v25.i27.3572" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela El Kafsi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626171v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soularue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Coutzac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faleck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2018-316948" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997107v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aan1217" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860016v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Just" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Ecker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Wegner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rath" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0510-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunay Kokten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D 'Alessio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hablot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx129" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626272v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre dos Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Augui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacoste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.11.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaput" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mateus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-016-0613-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pingenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Beyec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00224" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guinet Charpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chamaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311058" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623674v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.11.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Pitt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vetizou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1132137" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604339v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Soularue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx108" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mueller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0048-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Collins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Racine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjx081" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625174v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Martin-Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al Nabhani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.152967" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622454v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Basso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31269-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX6X8K1K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie V&#233;tizou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daillere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.06.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daill&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Waldschmitt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Isnard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640188v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000749" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le de Arcangelis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alpy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Normand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310847" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631982v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zantow" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Lagkouvardos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Kisling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duebel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34337" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01768437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09059180.00011614" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639698v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad1329" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walfran Cacheux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Ait Bara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L'Hermitte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3206" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204436v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Daniel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Moghaddas Gholami" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Hahne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.155" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204453v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daillere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Boneca" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Pittet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-0987" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608260v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Haller" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Rohn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29331" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204458v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.56" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204376v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-1526" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204399v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.27574" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933734v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Kreil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303786" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204279v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Saccheri" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mignot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1240537" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Joossens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-301805" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-21HVKLZV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354678" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053116v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000342595" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004740v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Barreau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Z. Al Nabhani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2011-300478" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-BWCGC18F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C. Rousseau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne C. Fouqueray" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Collignon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01507-10" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00801269v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lange" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Iacovoni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2329-8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004334v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Haesler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina E. M. E. Spehlmann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ateequr A. Rehman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida A. Zvirbliene" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.04.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526557v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2007.134668" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668973v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasquez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaysavanh Manichanh" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2006.03053.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663416v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier Gois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000200323.38139.c6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02600-05" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682740v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France de La Cocheti&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Durand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourreille" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galmiche" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.11.5588-5592.2005" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416283v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clavel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fallani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathey" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683069v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jian" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000159662.62651.06" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679404v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fallani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Mathey" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600074v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marteau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mangin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2004.02062.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346723v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532591v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371694.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13033" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TG5LBTK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4101-la-metagenomique.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795586v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/book/10.1201/b16442" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204430v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Covasa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karger.com/Book/Home/261501" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000358315" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084175v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Monteiro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Ben Mkaddem" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084174v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hery-Arnaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084169v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Zitvogel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca Gomperts" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296650v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354550v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354547v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354543v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354546v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354532v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354512v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354511v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533940v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hazebrouck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001550v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Amar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chabo" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lange" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Serino" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Iacovoni" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001551v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Luche" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Klopp" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680478v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285288v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281364v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296248v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046747v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chevarin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sarter" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Salem" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>