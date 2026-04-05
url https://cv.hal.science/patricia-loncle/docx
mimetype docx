--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -26,84 +26,90 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> PATRICIA LONCLE </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patricia Loncle-Moriceau, professeure de sociologie, EHESP, Arènes</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">description du parcours</w:t>
+        <w:t xml:space="preserve">Après avoir suivi des études en droit et en science politique à l'Université de Rennes, j'ai soutenu une thèse de science politique en 1998 sous la direction de Patrick Le Galès sur l'histoire des politiques locales de jeunesse. J'ai ensuite réalisé un post-doctorat financé par l'Agence nationale de recherche sur le sida sur les politiques locales de lutte contre le sida sous la direction d'Olivier Borraz. J'ai intégré l'EHESP alors ENSP en 1998. J'y travaille toujours. J'y suis devenue professeure en 2016. J'ai continué de beaucoup travaillé sur les questions de santé, sociales et de jeunesse. Aujourd'hui, je m'intéresse aux associations faiblement soutenues par les pouvoirs publics, aux engagements et actions développées par les jeunes bénévoles et à leurs capacités à accompagner des publics vulnérables (en particulier les personnes exilées et les travailleur.ses du sexe). Je développe des recherches qualitatives, participatives et comparatives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -268,412 +274,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passeur·se</w:t>
+                <w:t xml:space="preserve">Hébergement des personnes exilées : l’action des « espaces associatifs oppositionnels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agen.010.0158⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.329-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.242.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485377v1</w:t>
+                <w:t xml:space="preserve">hal-04719662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hébergement des personnes exilées : l’action des « espaces associatifs oppositionnels »</w:t>
+                <w:t xml:space="preserve">Passeur·se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242, pp.329-350. </w:t>
+              <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 10 (10), pp.158-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.242.0329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agen.010.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719662v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy, Les Filles du coin. Vivre et grandir en milieu rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mentorat, symbole de l'individualisation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gss.7405⟩</w:t>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le mentorat : une nouvelle politique en direction des jeunes vulnérables ?, 20 (2), pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sas.020.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252072v1</w:t>
+                <w:t xml:space="preserve">hal-04307218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mentorat, symbole de l'individualisation des politiques publiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy, Les Filles du coin. Vivre et grandir en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Le mentorat : une nouvelle politique en direction des jeunes vulnérables ?, 20 (2), pp.139-153. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.373-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sas.020.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gss.7405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04307218v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes exilées et les associations locales en temps de pandémie : d’une crise à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,235 +1318,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La seule chose qu’on peut donner aux jeunes c’est la confiance, avec ça ils font tout ! »</w:t>
+                <w:t xml:space="preserve">Décloisonner les politiques publiques locales en faveur des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Piromalli</w:t>
+                <w:t xml:space="preserve">Frédéric Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etch Kalala Mabuluki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 195, pp.131-134. </w:t>
+              <w:t xml:space="preserve">, 2016, 195, pp.91-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.195.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.195.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611963v1</w:t>
+                <w:t xml:space="preserve">hal-02612029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décloisonner les politiques publiques locales en faveur des jeunes</w:t>
+                <w:t xml:space="preserve">« La seule chose qu’on peut donner aux jeunes c’est la confiance, avec ça ils font tout ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bourthoumieu</w:t>
+                <w:t xml:space="preserve">Mario Piromalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etch Kalala Mabuluki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 195, pp.91-94. </w:t>
+              <w:t xml:space="preserve">, 2016, 195, pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.195.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.195.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612029v1</w:t>
+                <w:t xml:space="preserve">hal-02611963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures : Deborah CAMERON et Ivan PANOVIĆ (2014), Working with Written Discourse, Londres, Sage</w:t>
               </w:r>
@@ -2654,260 +2660,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion sociale et professionnelle et politique départementale de jeunesse : les enjeux de la décentralisation du Fonds d’aide aux jeunes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, p. 73 77</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705584v1</w:t>
+                <w:t xml:space="preserve">hal-02171409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion sociale et professionnelle et politique départementale de jeunesse : les enjeux de la décentralisation du Fonds d’aide aux jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, p. 73 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171409v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sociale et professionnelle et politique départementale de jeunesse : les enjeux de la décentralisation du Fonds d’aide aux jeunes</w:t>
               </w:r>
@@ -2995,394 +3001,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'affirmation des politiques sanitaires et sociales urbaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires et innovations sociales, l'exemple des politiques sociales et sanitaires locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 65, p. 52-56</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, p. 399-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00157777v1</w:t>
+                <w:t xml:space="preserve">halshs-00155867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et innovations sociales, l'exemple des politiques sociales et sanitaires locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'affirmation des politiques sanitaires et sociales urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 115, p. 399-402</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65, p. 52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00155867v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politica publica y desempleo juvenil en la Union Europea: convergencia hacia las especificidades nacionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation des usagers, un enjeu pour l'action publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wallace Mc Neish</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
+                <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudios de Juventud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, p. 133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.044.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152648v1</w:t>
+                <w:t xml:space="preserve">halshs-00154952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des usagers, un enjeu pour l'action publique locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politica publica y desempleo juvenil en la Union Europea: convergencia hacia las especificidades nacionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallace Mc Neish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Estudios de Juventud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65, p. 65-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00154952v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation n'est pas décentralisation : les politiques sanitaires et sociales sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,200 +3420,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00157756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes à Rennes et à Metz : une participation peut en cacher une autre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
+                <w:t xml:space="preserve">Des généralistes pour les programmes régionaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Schaetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, Issue 571, Pages 596 - 599 (571), pp.596-599</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152250v1</w:t>
+                <w:t xml:space="preserve">hal-03866413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des généralistes pour les programmes régionaux de santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Marchand</w:t>
+                <w:t xml:space="preserve">Les jeunes à Rennes et à Metz : une participation peut en cacher une autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle-Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48, p.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/007897ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866413v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t>
               </w:r>
@@ -4113,182 +4119,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe de la jeunesse : Enjeux et pratiques des politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 190p., 2017, 978-2-8109-0619-2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 205p., 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634516v1</w:t>
+                <w:t xml:space="preserve">hal-02750475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’Europe de la jeunesse : Enjeux et pratiques des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 190p., 2017, 978-2-8109-0619-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Danic</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-02750475v1</w:t>
+                <w:t xml:space="preserve">hal-02634516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et pratiques de l'autonomie</w:t>
               </w:r>
@@ -4418,203 +4424,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth participation in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération et éducation populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Corond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Policy Press, 2012, 9781447300182</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 147 p., 2012, 978-2-296-96763-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01143473v1</w:t>
+                <w:t xml:space="preserve">halshs-00763534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération et éducation populaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Youth participation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morena Cuconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Corond</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 147 p., 2012, 978-2-296-96763-2</w:t>
+                <w:t xml:space="preserve">Andreas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Policy Press, 2012, 9781447300182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00763534v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de jeunesse : le grand malentendu.</w:t>
               </w:r>
@@ -5409,226 +5415,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation Through Learning: Supporting Young People in Exile</w:t>
+                <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze - Foreword [avant propos]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuwaina Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Youth Participation and Learning</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.Pages xvii - xviii, 2022, 978-180043358-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827387v1</w:t>
+                <w:t xml:space="preserve">hal-04250161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze - Foreword [avant propos]</w:t>
+                <w:t xml:space="preserve">Participation Through Learning: Supporting Young People in Exile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuwaina Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Youth Participation and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-105, 2022, Young People and Learning Processes in School and Everyday Life, 978-3-030-92514-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92514-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250161v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contested practices, power and pedagogies of young people in public spaces</w:t>
               </w:r>
@@ -5725,857 +5731,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do youth policies matter? National and local youth policies as contexts of youth participation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Researching youth participation – theoretical and methodological limitations of existing research and innovative perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Tuorto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Björn Andersson</w:t>
+                <w:t xml:space="preserve">Nigel Patrick Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young People and the Struggle for Participation [1st edition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.49-64, 2019, 9780429432095. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9780429432095-4⟩</w:t>
+              <w:t xml:space="preserve">, 1, Routledge, pp.13-33, 2019, 9780429432095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429432095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441849v1</w:t>
+                <w:t xml:space="preserve">hal-02441858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researching youth participation – theoretical and methodological limitations of existing research and innovative perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do youth policies matter? National and local youth policies as contexts of youth participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morena Cuconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Tuorto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Patrick Thomas</w:t>
+                <w:t xml:space="preserve">Björn Andersson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young People and the Struggle for Participation [1st edition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.13-33, 2019, 9780429432095. </w:t>
+              <w:t xml:space="preserve">, 1, Routledge, pp.49-64, 2019, 9780429432095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429432095-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9780429432095-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441858v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local integrated youth policies in France – What benefits at community level? [chap. 7]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrée « Jeunesse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Needles in haystacks. Finding a way forward for cross-sectoral youth policy</w:t>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Council of Europe publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 103-114, 2017, 978-92-871-8441-2</w:t>
+                <w:t xml:space="preserve">Berger-Levrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 570-574, 2017, 978-2-7013-1921-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752809v1</w:t>
+                <w:t xml:space="preserve">halshs-02768797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Présentation de la recherche et de ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-22, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+              <w:t xml:space="preserve">, pp.23-42, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750672v1</w:t>
+                <w:t xml:space="preserve">hal-02750763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des trajectoires éducatives en France et en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 43-74, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+              <w:t xml:space="preserve">, pp.15-22, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750867v1</w:t>
+                <w:t xml:space="preserve">hal-02750672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la recherche et de ses contextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Danic</w:t>
+                <w:t xml:space="preserve">Local integrated youth policies in France – What benefits at community level? [chap. 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
+              <w:t xml:space="preserve">Needles in haystacks. Finding a way forward for cross-sectoral youth policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-42, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Council of Europe publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 103-114, 2017, 978-92-871-8441-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750763v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen ]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouvernance des trajectoires éducatives en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kazepov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-188, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+              <w:t xml:space="preserve">, pp. 43-74, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750995v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée « Jeunesse »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion [Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
+              <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-188, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berger-Levrault</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02768797v1</w:t>
+                <w:t xml:space="preserve">hal-02750995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Policy Instruments and Negotiation of Actors in Local School Spaces [Chapter 4]</w:t>
               </w:r>
@@ -6717,51 +6723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6797,472 +6803,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and Interpretation of Policy Instruments and Negotiation of Subject-Positions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Students and Parents as Actors of the Educational Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Janich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Roger Dale; Marcelo Parreira do Amaral; Patricia Loncle. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Parreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
+              <w:t xml:space="preserve">Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 107-128, 2015, 978-1-873927-62-5</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01329444v1</w:t>
+                <w:t xml:space="preserve">hal-03313349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and disadvantage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Barberis</w:t>
+                <w:t xml:space="preserve">Translation and Interpretation of Policy Instruments and Negotiation of Subject-Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Parreira Do Amaral Marcelo; Roger Dale ; Patricia Loncle </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Dale; Marcelo Parreira do Amaral; Patricia Loncle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.145-163, 2015, 978-1-873927-62-5</w:t>
+              <w:t xml:space="preserve">, pp. 107-128, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01329437v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students and Parents as Actors of the Educational Governance</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Marcelo Parreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
+                <w:t xml:space="preserve">Governance and disadvantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parreira Do Amaral Marcelo; Roger Dale ; Patricia Loncle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
+              <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-163, 2015, 978-1-873927-62-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Books</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03313349v1</w:t>
+                <w:t xml:space="preserve">halshs-01329437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 7-22, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7446,51 +7452,51 @@
                 <w:t xml:space="preserve">Karin Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcelo Perreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-128, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7518,51 +7524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of youth participation in contemporary literature: a European perspective [Chapter One]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morena Cuconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Loncle-Moriceau; Morena Cuconato; Virginie Muniglia; Andreas Walther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth participation in Europe: Beyond discourses, practices and realities,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policy Press, pp.21-37, 2012, Youth participation in Europe: Beyond discourses, practices and realities, 978-1447300182</w:t>
@@ -8399,51 +8405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSFORMATIONS des activités et des métiers du secteur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8613,441 +8619,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et enjeux des politiques de jeunesse</w:t>
+                <w:t xml:space="preserve">Atelier &amp;quot;Société civile, mobilisations associatives et régulations publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "20 ans après, les nouveaux adolescents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des adolescents du Havre, Mar 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque Scientifique "Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Rennes; Chaire Territoires et Mutations de l'Action Publique (TMAP); Laboratoire ARENES, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914392v1</w:t>
+                <w:t xml:space="preserve">hal-02914383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention sur les liens entre associations et recherche à partir de l’exemple de la recherche conduite sur le laboratoire artistique populaire</w:t>
+                <w:t xml:space="preserve">Vers une européanisation des politiques de jeunesse ? Un cadre théorique et méthodologique en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Éducation et mobilisations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ARENES, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ateliers de la recherche d’Arènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Arènes, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914386v1</w:t>
+                <w:t xml:space="preserve">hal-02914376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une européanisation des politiques de jeunesse ? Un cadre théorique et méthodologique en construction</w:t>
+                <w:t xml:space="preserve">Evolution et enjeux des politiques de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de la recherche d’Arènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Arènes, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque "20 ans après, les nouveaux adolescents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des adolescents du Havre, Mar 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914376v1</w:t>
+                <w:t xml:space="preserve">hal-02914392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des jeunes et les politiques locales</w:t>
+                <w:t xml:space="preserve">Intervention sur les liens entre associations et recherche à partir de l’exemple de la recherche conduite sur le laboratoire artistique populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La participation des jeunes et les politiques locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESER de Bourgogne Franche-Comté, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Éducation et mobilisations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ARENES, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900709v1</w:t>
+                <w:t xml:space="preserve">hal-02914386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Société civile, mobilisations associatives et régulations publiques</w:t>
+                <w:t xml:space="preserve">La participation des jeunes et les politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Scientifique "Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Rennes; Chaire Territoires et Mutations de l'Action Publique (TMAP); Laboratoire ARENES, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">La participation des jeunes et les politiques locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESER de Bourgogne Franche-Comté, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914383v1</w:t>
+                <w:t xml:space="preserve">hal-02900709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
+                <w:t xml:space="preserve">Présentation de la recherche Partispace. Spaces and Styles of participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST Laboratoire d’Economie et de Sociologie du Travail UMR 7317, Nov 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Infoday "Quelle place pour les SHS dans Horizon 2020 ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2PE Bretagne; Maison des Sciences de l'Homme en Bretagne (MSHB), Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900490v1</w:t>
+                <w:t xml:space="preserve">hal-02914367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorie « adolescence » et son appropriation par les adolescent·e·s</w:t>
               </w:r>
@@ -9096,549 +9102,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation sociale, utilité sociale, évaluation, impact social et sociétal… : définitions et usages. L’impact des projets jeunesse sur les politiques publiques</w:t>
+                <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Professionnels de la Jeunesse (JPJ) "Des jeunes au pouvoir : Entre peurs et ambitions. La place des jeunes et de l’animation jeunesse sur nos territoires. Des projets ‘jeunesses’ pour favoriser l’autonomie des jeunes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Centres Sociaux de France, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST Laboratoire d’Economie et de Sociologie du Travail UMR 7317, Nov 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914566v1</w:t>
+                <w:t xml:space="preserve">hal-02900490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de jeunesse en France et au Québec - Session plénière sur les politiques publiques en faveur de la jeunesse en France et au Québec</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation sociale, utilité sociale, évaluation, impact social et sociétal… : définitions et usages. L’impact des projets jeunesse sur les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les politiques de jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFQJ, INJEP, OJS, Nov 2018, Paris, France. pp. 17-19</w:t>
+              <w:t xml:space="preserve">Journées des Professionnels de la Jeunesse (JPJ) "Des jeunes au pouvoir : Entre peurs et ambitions. La place des jeunes et de l’animation jeunesse sur nos territoires. Des projets ‘jeunesses’ pour favoriser l’autonomie des jeunes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Centres Sociaux de France, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862434v1</w:t>
+                <w:t xml:space="preserve">hal-02914566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la recherche Partispace. Spaces and Styles of participation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de jeunesse en France et au Québec - Session plénière sur les politiques publiques en faveur de la jeunesse en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Goyette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infoday "Quelle place pour les SHS dans Horizon 2020 ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2PE Bretagne; Maison des Sciences de l'Homme en Bretagne (MSHB), Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les politiques de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFQJ, INJEP, OJS, Nov 2018, Paris, France. pp. 17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914367v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de jeunesse et leurs évolutions - Conférence d’ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation non formelle et le travail de jeunesse en France : regards historique et sociologique sur les offres et les publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Construire l'action publique jeunesse: un processus collectif" - Ecole d’été sur la participation dans les actions publiques à l’égard des jeunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Goyette, Professeur, École Nationale d’Administration Publique ; Varda R. Mann–Feder, Professeur, Université Concordia., Aug 2015, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées d'étude franco-allemandes "L'éducation non formelle : chance ou défi pour le travail de jeunesse ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Jugendinstitut (DJI); Institut national de la jeunesse et de l’éducation populaire (INJEP); Office franco-allemand pour la Jeunesse (OFAJ), Oct 2015, Lyon, France. pp.129-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331270v1</w:t>
+                <w:t xml:space="preserve">hal-02883998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs qui sous‐tendent l’usage du terme « NEET »</w:t>
+                <w:t xml:space="preserve">Les politiques de jeunesse et leurs évolutions - Conférence d’ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes « NEEF » : parcours, vécu et différences des jeunes ni en emploi, ni aux études ni en formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire Jeunes et Société; María Eugenia Longo; Nicole Gallant, Nov 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">"Construire l'action publique jeunesse: un processus collectif" - Ecole d’été sur la participation dans les actions publiques à l’égard des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Goyette, Professeur, École Nationale d’Administration Publique ; Varda R. Mann–Feder, Professeur, Université Concordia., Aug 2015, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01331615v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation non formelle et le travail de jeunesse en France : regards historique et sociologique sur les offres et les publics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le temps des étudiants rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude franco-allemandes "L'éducation non formelle : chance ou défi pour le travail de jeunesse ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsches Jugendinstitut (DJI); Institut national de la jeunesse et de l’éducation populaire (INJEP); Office franco-allemand pour la Jeunesse (OFAJ), Oct 2015, Lyon, France. pp.129-150</w:t>
+              <w:t xml:space="preserve">Conférence de la chaire de recherche sur la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire de recherche sur la jeunesse, EHESP, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883998v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des étudiants rennais</w:t>
+                <w:t xml:space="preserve">Les valeurs qui sous‐tendent l’usage du terme « NEET »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la chaire de recherche sur la jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire de recherche sur la jeunesse, EHESP, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les jeunes « NEEF » : parcours, vécu et différences des jeunes ni en emploi, ni aux études ni en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Jeunes et Société; María Eugenia Longo; Nicole Gallant, Nov 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883928v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation non-formelle en France aujourd’hui</w:t>
               </w:r>
@@ -9687,165 +9693,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et mise en perspective</w:t>
+                <w:t xml:space="preserve">Youth conditions and European youth policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale "Valeurs de la République - Tous concernés : Ecole, administrations, associations, collectivités et entreprises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Rennes; Préfecture de la Région Bretagne, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">PhD Course in “Sociology and Social Research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Oct 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331301v1</w:t>
+                <w:t xml:space="preserve">halshs-01331611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth conditions and European youth policies</w:t>
+                <w:t xml:space="preserve">Synthèse et mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Course in “Sociology and Social Research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Oct 2015, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre régionale "Valeurs de la République - Tous concernés : Ecole, administrations, associations, collectivités et entreprises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Rennes; Préfecture de la Région Bretagne, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331611v1</w:t>
+                <w:t xml:space="preserve">halshs-01331301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle rennais de politique de jeunesse aux prises avec les émeutes urbaines</w:t>
               </w:r>
@@ -10311,51 +10317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Conditions de vie et de santé des étudiants de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10363,51 +10369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes Métropole. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10902,51 +10908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Beaulieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mahamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/smp-16660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04485377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransez Poisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090985ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084290ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088094ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet L&#252;k&#252;sl&#252;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308820937550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070497ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piromalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etch Kalala Mabuluki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourthoumieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/79283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021152ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.080.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rivard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.081.0229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04626070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mc Neish" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007897ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719428v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/les-politiques-de-jeunesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Batsleer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pohl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Young-People-and-the-Struggle-for-Participation-Contested-Practices-Power/Walther-Batsleer-Loncle-Pohl/p/book/9781138362420" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/wp-content/uploads/2017/10/978-2-8109-0619-2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Cuconato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.becqu.2012.01.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Arrouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03091116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kergoat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05227941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04050175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Treille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9076/les-agendas-d-un-politiste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwaina Salim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-92514-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92514-7_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80043-358-820221017/full/html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Andersson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Patrick Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02752809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjp-eu.coe.int/en/web/youth-partnership/needles-in-haystacks" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barberis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02768797v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/governance-of-educational-trajectories-in-europe-9781472589521/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781474287203.ch-004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/bookdetails/92/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Janich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/books/bookdetails.asp?bid=92" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02767573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3822" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jahnich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Leahy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mcneish" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/young-people-and-contradictions-of-inclusion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24806?lang=fr#authors" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116319v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durosoy Pierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914376v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900490v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914367v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Beaulieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mahamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/smp-16660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransez Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0329" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04485377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7405" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090985ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084290ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088094ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet L&#252;k&#252;sl&#252;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308820937550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070497ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourthoumieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etch Kalala Mabuluki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piromalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/79283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021152ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.080.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rivard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.081.0229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04626070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mc Neish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152250v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007897ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719428v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/les-politiques-de-jeunesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Batsleer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pohl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Young-People-and-the-Struggle-for-Participation-Contested-Practices-Power/Walther-Batsleer-Loncle-Pohl/p/book/9781138362420" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4436" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/wp-content/uploads/2017/10/978-2-8109-0619-2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Cuconato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.becqu.2012.01.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Arrouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03091116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kergoat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05227941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04050175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Treille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9076/les-agendas-d-un-politiste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80043-358-820221017/full/html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwaina Salim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-92514-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92514-7_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Patrick Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Andersson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02768797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02752809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjp-eu.coe.int/en/web/youth-partnership/needles-in-haystacks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barberis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/governance-of-educational-trajectories-in-europe-9781472589521/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781474287203.ch-004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Janich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/books/bookdetails.asp?bid=92" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/bookdetails/92/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02767573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3822" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jahnich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Leahy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mcneish" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/young-people-and-contradictions-of-inclusion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24806?lang=fr#authors" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116319v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durosoy Pierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900490v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>