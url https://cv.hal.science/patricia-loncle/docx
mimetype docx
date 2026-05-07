--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -274,412 +274,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hébergement des personnes exilées : l’action des « espaces associatifs oppositionnels »</w:t>
+                <w:t xml:space="preserve">Passeur·se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.242.0329⟩</w:t>
+              <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 10 (10), pp.158-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agen.010.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719662v1</w:t>
+                <w:t xml:space="preserve">hal-04485377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passeur·se</w:t>
+                <w:t xml:space="preserve">Hébergement des personnes exilées : l’action des « espaces associatifs oppositionnels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 10 (10), pp.158-163. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.329-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agen.010.0158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.242.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485377v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mentorat, symbole de l'individualisation des politiques publiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy, Les Filles du coin. Vivre et grandir en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sas.020.0010⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.373-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.7405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307218v1</w:t>
+                <w:t xml:space="preserve">hal-04252072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy, Les Filles du coin. Vivre et grandir en milieu rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mentorat, symbole de l'individualisation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.373-375. </w:t>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le mentorat : une nouvelle politique en direction des jeunes vulnérables ?, 20 (2), pp.139-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gss.7405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sas.020.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04252072v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes exilées et les associations locales en temps de pandémie : d’une crise à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,235 +1318,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décloisonner les politiques publiques locales en faveur des jeunes</w:t>
+                <w:t xml:space="preserve">« La seule chose qu’on peut donner aux jeunes c’est la confiance, avec ça ils font tout ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bourthoumieu</w:t>
+                <w:t xml:space="preserve">Mario Piromalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etch Kalala Mabuluki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 195, pp.91-94. </w:t>
+              <w:t xml:space="preserve">, 2016, 195, pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.195.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.195.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612029v1</w:t>
+                <w:t xml:space="preserve">hal-02611963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La seule chose qu’on peut donner aux jeunes c’est la confiance, avec ça ils font tout ! »</w:t>
+                <w:t xml:space="preserve">Décloisonner les politiques publiques locales en faveur des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Piromalli</w:t>
+                <w:t xml:space="preserve">Frédéric Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etch Kalala Mabuluki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 195, pp.131-134. </w:t>
+              <w:t xml:space="preserve">, 2016, 195, pp.91-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.195.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.195.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611963v1</w:t>
+                <w:t xml:space="preserve">hal-02612029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures : Deborah CAMERON et Ivan PANOVIĆ (2014), Working with Written Discourse, Londres, Sage</w:t>
               </w:r>
@@ -2660,260 +2660,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion sociale et professionnelle et politique départementale de jeunesse : les enjeux de la décentralisation du Fonds d’aide aux jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, p. 73 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171409v1</w:t>
+                <w:t xml:space="preserve">hal-01705584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion sociale et professionnelle et politique départementale de jeunesse : les enjeux de la décentralisation du Fonds d’aide aux jeunes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, p. 73 77</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, 151p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705584v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sociale et professionnelle et politique départementale de jeunesse : les enjeux de la décentralisation du Fonds d’aide aux jeunes</w:t>
               </w:r>
@@ -4424,203 +4424,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération et éducation populaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Youth participation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Corond</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 147 p., 2012, 978-2-296-96763-2</w:t>
+                <w:t xml:space="preserve">Morena Cuconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Policy Press, 2012, 9781447300182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00763534v1</w:t>
+                <w:t xml:space="preserve">halshs-01143473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth participation in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération et éducation populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Corond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 147 p., 2012, 978-2-296-96763-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morena Cuconato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01143473v1</w:t>
+                <w:t xml:space="preserve">halshs-00763534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de jeunesse : le grand malentendu.</w:t>
               </w:r>
@@ -5415,226 +5415,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze - Foreword [avant propos]</w:t>
+                <w:t xml:space="preserve">Participation Through Learning: Supporting Young People in Exile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuwaina Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Youth Participation and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-105, 2022, Young People and Learning Processes in School and Everyday Life, 978-3-030-92514-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92514-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250161v1</w:t>
+                <w:t xml:space="preserve">hal-03827387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation Through Learning: Supporting Young People in Exile</w:t>
+                <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze - Foreword [avant propos]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuwaina Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Youth Participation and Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reshaping Youth Participation: Manchester in a European Gaze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.Pages xvii - xviii, 2022, 978-180043358-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03827387v1</w:t>
+                <w:t xml:space="preserve">hal-04250161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contested practices, power and pedagogies of young people in public spaces</w:t>
               </w:r>
@@ -5867,51 +5867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do youth policies matter? National and local youth policies as contexts of youth participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morena Cuconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Tuorto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,138 +6047,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02768797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la recherche et de ses contextes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Danic</w:t>
+                <w:t xml:space="preserve">Local integrated youth policies in France – What benefits at community level? [chap. 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
+              <w:t xml:space="preserve">Needles in haystacks. Finding a way forward for cross-sectoral youth policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-42, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Council of Europe publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 103-114, 2017, 978-92-871-8441-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750763v1</w:t>
+                <w:t xml:space="preserve">hal-02752809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6207,286 +6207,286 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-22, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local integrated youth policies in France – What benefits at community level? [chap. 7]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouvernance des trajectoires éducatives en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kazepov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Needles in haystacks. Finding a way forward for cross-sectoral youth policy</w:t>
+              <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 43-74, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Council of Europe publishing</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02752809v1</w:t>
+                <w:t xml:space="preserve">hal-02750867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des trajectoires éducatives en France et en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de la recherche et de ses contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 43-74, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
+              <w:t xml:space="preserve">, pp.23-42, 2017, Collection « Le sens social », 978-2-7535-5532-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750867v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion [Les labyrinthes de verre. Les trajectoires éducatives en France dans un contexte européen ]</w:t>
               </w:r>
@@ -6723,51 +6723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Martelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6803,472 +6803,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students and Parents as Actors of the Educational Governance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation and Interpretation of Policy Instruments and Negotiation of Subject-Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Amos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Marcelo Parreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Dale; Marcelo Parreira do Amaral; Patricia Loncle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
+              <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, pp. 107-128, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313349v1</w:t>
+                <w:t xml:space="preserve">halshs-01329444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation and Interpretation of Policy Instruments and Negotiation of Subject-Positions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Martelli</w:t>
+                <w:t xml:space="preserve">Governance and disadvantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Roger Dale; Marcelo Parreira do Amaral; Patricia Loncle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parreira Do Amaral Marcelo; Roger Dale ; Patricia Loncle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 107-128, 2015, 978-1-873927-62-5</w:t>
+              <w:t xml:space="preserve">, pp.145-163, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01329444v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01329437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and disadvantage</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Parreira Do Amaral Marcelo; Roger Dale ; Patricia Loncle </w:t>
+                <w:t xml:space="preserve">Students and Parents as Actors of the Educational Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Janich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Parreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
+              <w:t xml:space="preserve">Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.145-163, 2015, 978-1-873927-62-5</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01329437v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping the Futures of Young Europeans. Education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 7-22, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7277,298 +7277,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PCRDT permettent-ils de comparer ? Richesses et difficultés des programmes européens de recherche. A travers l’exemple du projet GOETE (Governance of Educational Trajectories in Europe)</w:t>
+                <w:t xml:space="preserve">Students and parents as actors of the educational system of governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">collection « Des Sociétés », mai 2015, p. 119-134. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Perreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploiter les difficultés méthodologiques : une ressource pour l’analyse en sciences sociales</w:t>
+              <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 135-142, 2015, Collection « Des Sociétés », 978-2753540125</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-128, 2015, 978-1-873927-62-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767573v1</w:t>
+                <w:t xml:space="preserve">halshs-01329420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students and parents as actors of the educational system of governance</w:t>
+                <w:t xml:space="preserve">Les PCRDT permettent-ils de comparer ? Richesses et difficultés des programmes européens de recherche. A travers l’exemple du projet GOETE (Governance of Educational Trajectories in Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Marcelo Perreira do Amaral; Roger Dale; Patricia Loncle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">collection « Des Sociétés », mai 2015, p. 119-134. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Futures of Young Europeans : education governance in eight European countries</w:t>
+              <w:t xml:space="preserve">Exploiter les difficultés méthodologiques : une ressource pour l’analyse en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-128, 2015, 978-1-873927-62-5</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires des Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 135-142, 2015, Collection « Des Sociétés », 978-2753540125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01329420v1</w:t>
+                <w:t xml:space="preserve">hal-02767573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of youth participation in contemporary literature: a European perspective [Chapter One]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morena Cuconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Loncle-Moriceau; Morena Cuconato; Virginie Muniglia; Andreas Walther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth participation in Europe: Beyond discourses, practices and realities,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Policy Press, pp.21-37, 2012, Youth participation in Europe: Beyond discourses, practices and realities, 978-1447300182</w:t>
@@ -8405,51 +8405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fransez Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSFORMATIONS des activités et des métiers du secteur social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,234 +8688,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une européanisation des politiques de jeunesse ? Un cadre théorique et méthodologique en construction</w:t>
+                <w:t xml:space="preserve">Evolution et enjeux des politiques de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de la recherche d’Arènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Arènes, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque "20 ans après, les nouveaux adolescents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des adolescents du Havre, Mar 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914376v1</w:t>
+                <w:t xml:space="preserve">hal-02914392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et enjeux des politiques de jeunesse</w:t>
+                <w:t xml:space="preserve">Intervention sur les liens entre associations et recherche à partir de l’exemple de la recherche conduite sur le laboratoire artistique populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "20 ans après, les nouveaux adolescents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des adolescents du Havre, Mar 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire Éducation et mobilisations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ARENES, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914392v1</w:t>
+                <w:t xml:space="preserve">hal-02914386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention sur les liens entre associations et recherche à partir de l’exemple de la recherche conduite sur le laboratoire artistique populaire</w:t>
+                <w:t xml:space="preserve">Vers une européanisation des politiques de jeunesse ? Un cadre théorique et méthodologique en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Éducation et mobilisations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ARENES, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ateliers de la recherche d’Arènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Arènes, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914386v1</w:t>
+                <w:t xml:space="preserve">hal-02914376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des jeunes et les politiques locales</w:t>
               </w:r>
@@ -9033,165 +9033,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catégorie « adolescence » et son appropriation par les adolescent·e·s</w:t>
+                <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale "Actualité des recherches sur l'adolescence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau thématique sociologie de la jeunesse (RT 15) de l’Association française de sociologie, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST Laboratoire d’Economie et de Sociologie du Travail UMR 7317, Nov 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914370v1</w:t>
+                <w:t xml:space="preserve">hal-02900490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
+                <w:t xml:space="preserve">La catégorie « adolescence » et son appropriation par les adolescent·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation des résultats de la recherche Partispace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST Laboratoire d’Economie et de Sociologie du Travail UMR 7317, Nov 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale "Actualité des recherches sur l'adolescence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique sociologie de la jeunesse (RT 15) de l’Association française de sociologie, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900490v1</w:t>
+                <w:t xml:space="preserve">hal-02914370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale, utilité sociale, évaluation, impact social et sociétal… : définitions et usages. L’impact des projets jeunesse sur les politiques publiques</w:t>
               </w:r>
@@ -9322,329 +9322,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation non formelle et le travail de jeunesse en France : regards historique et sociologique sur les offres et les publics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques de jeunesse et leurs évolutions - Conférence d’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude franco-allemandes "L'éducation non formelle : chance ou défi pour le travail de jeunesse ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsches Jugendinstitut (DJI); Institut national de la jeunesse et de l’éducation populaire (INJEP); Office franco-allemand pour la Jeunesse (OFAJ), Oct 2015, Lyon, France. pp.129-150</w:t>
+              <w:t xml:space="preserve">"Construire l'action publique jeunesse: un processus collectif" - Ecole d’été sur la participation dans les actions publiques à l’égard des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Goyette, Professeur, École Nationale d’Administration Publique ; Varda R. Mann–Feder, Professeur, Université Concordia., Aug 2015, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883998v1</w:t>
+                <w:t xml:space="preserve">halshs-01331270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de jeunesse et leurs évolutions - Conférence d’ouverture</w:t>
+                <w:t xml:space="preserve">Les valeurs qui sous‐tendent l’usage du terme « NEET »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Construire l'action publique jeunesse: un processus collectif" - Ecole d’été sur la participation dans les actions publiques à l’égard des jeunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martin Goyette, Professeur, École Nationale d’Administration Publique ; Varda R. Mann–Feder, Professeur, Université Concordia., Aug 2015, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Les jeunes « NEEF » : parcours, vécu et différences des jeunes ni en emploi, ni aux études ni en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Jeunes et Société; María Eugenia Longo; Nicole Gallant, Nov 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01331270v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des étudiants rennais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation non formelle et le travail de jeunesse en France : regards historique et sociologique sur les offres et les publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la chaire de recherche sur la jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire de recherche sur la jeunesse, EHESP, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude franco-allemandes "L'éducation non formelle : chance ou défi pour le travail de jeunesse ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsches Jugendinstitut (DJI); Institut national de la jeunesse et de l’éducation populaire (INJEP); Office franco-allemand pour la Jeunesse (OFAJ), Oct 2015, Lyon, France. pp.129-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883928v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs qui sous‐tendent l’usage du terme « NEET »</w:t>
+                <w:t xml:space="preserve">Le temps des étudiants rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes « NEEF » : parcours, vécu et différences des jeunes ni en emploi, ni aux études ni en formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire Jeunes et Société; María Eugenia Longo; Nicole Gallant, Nov 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Conférence de la chaire de recherche sur la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire de recherche sur la jeunesse, EHESP, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01331615v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation non-formelle en France aujourd’hui</w:t>
               </w:r>
@@ -9693,165 +9693,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youth conditions and European youth policies</w:t>
+                <w:t xml:space="preserve">Synthèse et mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Course in “Sociology and Social Research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Oct 2015, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre régionale "Valeurs de la République - Tous concernés : Ecole, administrations, associations, collectivités et entreprises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Rennes; Préfecture de la Région Bretagne, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331611v1</w:t>
+                <w:t xml:space="preserve">halshs-01331301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et mise en perspective</w:t>
+                <w:t xml:space="preserve">Youth conditions and European youth policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale "Valeurs de la République - Tous concernés : Ecole, administrations, associations, collectivités et entreprises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Rennes; Préfecture de la Région Bretagne, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">PhD Course in “Sociology and Social Research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Oct 2015, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331301v1</w:t>
+                <w:t xml:space="preserve">halshs-01331611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle rennais de politique de jeunesse aux prises avec les émeutes urbaines</w:t>
               </w:r>
@@ -10369,51 +10369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Maunaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes Métropole. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10908,51 +10908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Beaulieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mahamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/smp-16660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransez Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0329" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04485377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7405" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090985ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084290ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088094ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet L&#252;k&#252;sl&#252;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308820937550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070497ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourthoumieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etch Kalala Mabuluki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piromalli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/79283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021152ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.080.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rivard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.081.0229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04626070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mc Neish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152250v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007897ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719428v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/les-politiques-de-jeunesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Batsleer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pohl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Young-People-and-the-Struggle-for-Participation-Contested-Practices-Power/Walther-Batsleer-Loncle-Pohl/p/book/9781138362420" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4436" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/wp-content/uploads/2017/10/978-2-8109-0619-2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Cuconato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.becqu.2012.01.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Arrouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03091116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kergoat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05227941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04050175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Treille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9076/les-agendas-d-un-politiste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80043-358-820221017/full/html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwaina Salim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-92514-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92514-7_6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Patrick Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Andersson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02768797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02752809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjp-eu.coe.int/en/web/youth-partnership/needles-in-haystacks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750867v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barberis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/governance-of-educational-trajectories-in-europe-9781472589521/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781474287203.ch-004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Janich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/books/bookdetails.asp?bid=92" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/bookdetails/92/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02767573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3822" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jahnich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Leahy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mcneish" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/young-people-and-contradictions-of-inclusion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24806?lang=fr#authors" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116319v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durosoy Pierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900490v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331301v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Beaulieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mahamat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/smp-16660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04485377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agen.010.0158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04719662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransez Poisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04252072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sas.020.0010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090985ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03832669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maunaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.092.0056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumollard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084290ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088094ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walther" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet L&#252;k&#252;sl&#252;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1103308820937550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070497ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piromalli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etch Kalala Mabuluki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourthoumieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.195.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02612828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.048.0057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/79283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021152ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Grand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.080.0337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rivard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02559921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.271.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.081.0229" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04626070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clavier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mc Neish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152250v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007897ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719428v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322653" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/les-politiques-de-jeunesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Batsleer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pohl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Young-People-and-the-Struggle-for-Participation-Contested-Practices-Power/Walther-Batsleer-Loncle-Pohl/p/book/9781138362420" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4436" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02634516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/wp-content/uploads/2017/10/978-2-8109-0619-2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Cuconato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Corond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.becqu.2012.01.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/index.php" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Arrouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03091116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kergoat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05227941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04050175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Treille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/9076/les-agendas-d-un-politiste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuwaina Salim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-92514-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92514-7_6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04250161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/978-1-80043-358-820221017/full/html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Patrick Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Tuorto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Andersson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429432095-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02768797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/administration/dictionnaire-encyclopedique-de-la-decentralisation.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02752809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjp-eu.coe.int/en/web/youth-partnership/needles-in-haystacks" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barberis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02750995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02767831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/governance-of-educational-trajectories-in-europe-9781472589521/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781474287203.ch-004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/bookdetails/92/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Janich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.symposium-books.co.uk/books/bookdetails.asp?bid=92" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jahnich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02767573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01705564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Leahy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787607v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Mcneish" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/young-people-and-contradictions-of-inclusion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24806?lang=fr#authors" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116319v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durosoy Pierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914561v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914367v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331600v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evamaria Hahn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Cascant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sim&#243; Noguera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier-Suissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448067v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02147671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>