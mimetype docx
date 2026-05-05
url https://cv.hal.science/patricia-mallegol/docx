--- v0 (2026-04-11)
+++ v1 (2026-05-05)
@@ -294,351 +294,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small extracellular vesicle-mediated targeting of hypothalamic AMPKα1 corrects obesity through BAT activation</w:t>
+                <w:t xml:space="preserve">Carrot Supplementation Improves Blood Pressure and Reduces Aortic Root Lesions in an Atherosclerosis-Prone Genetic Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Milbank</w:t>
+                <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalia Dragano</w:t>
+                <w:t xml:space="preserve">Marine Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael González-García</w:t>
+                <w:t xml:space="preserve">Charlotte Trenteseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rios Garcia</w:t>
+                <w:t xml:space="preserve">Gregory Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Rivas-Limeres</w:t>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (10), pp.1415-1431. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-021-00467-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13041181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649253v1</w:t>
+                <w:t xml:space="preserve">hal-03284268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrot Supplementation Improves Blood Pressure and Reduces Aortic Root Lesions in an Atherosclerosis-Prone Genetic Mouse Model</w:t>
+                <w:t xml:space="preserve">Small extracellular vesicle-mediated targeting of hypothalamic AMPKα1 corrects obesity through BAT activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Soleti</w:t>
+                <w:t xml:space="preserve">Edward Milbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Coué</w:t>
+                <w:t xml:space="preserve">Nathalia Dragano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Trenteseaux</w:t>
+                <w:t xml:space="preserve">Ismael González-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Hilairet</w:t>
+                <w:t xml:space="preserve">Marcos Rios Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fizanne</w:t>
+                <w:t xml:space="preserve">Verónica Rivas-Limeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (10), pp.1415-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13041181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42255-021-00467-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284268v1</w:t>
+                <w:t xml:space="preserve">hal-03649253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrot Genotypes Contrasted by Root Color and Grown under Different Conditions Displayed Differential Pharmacological Profiles in Vascular and Metabolic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mallegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Frifra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,103 +702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple Supplementation Improves Hemodynamic Parameter and Attenuates Atherosclerosis in High-Fat Diet-Fed Apolipoprotein E-Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Trenteseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (11), pp.495. </w:t>
@@ -849,51 +849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethyl Acetate Fraction of Lannea microcarpa Engl. and K. Krause (Anacardiaceae) Trunk Barks Corrects Angiotensin II-Induced Hypertension and Endothelial Dysfunction in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nitiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,90 +983,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol Extract of Leaves of Cassia siamea Lam Protects against Diabetes-Induced Insulin Resistance, Hepatic, and Endothelial Dysfunctions in ob/ob Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nitiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mallegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.6560498. </w:t>
@@ -1104,64 +1104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of ordinary commercial varieties of apple fruits under different storage conditions for their potential vascular and metabolic protective properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Soleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mallegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B3FB03B"/>
+    <w:nsid w:val="C51F048E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1559,51 +1559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-mallegol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3954-2996" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Milbank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Dragano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rios Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Limeres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00467-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02469528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mallegol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Frifra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8110495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nitiema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Belemnaba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9464608" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02430859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6560498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dourguia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO00967H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-mallegol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3954-2996" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Soleti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hilairet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Milbank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Dragano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rios Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Limeres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-021-00467-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02469528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mallegol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Frifra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines8110495" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nitiema" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Belemnaba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9464608" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02430859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/6560498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01958474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dourguia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO00967H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>