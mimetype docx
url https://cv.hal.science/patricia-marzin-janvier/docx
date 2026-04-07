--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -6815,312 +6815,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des savoirs mobilisés dans la pédagogie par la nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jacq</w:t>
+                <w:t xml:space="preserve">Enseignement des sciences fondé sur l’investigation au primaire : des prescriptions secondaire à la réalité de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l'ACFAS : Rapport aux savoirs dans les éducations dans et par la nature : quelles épistémologies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8ème Colloque SIEST Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEFC Tunis, May 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097973v1</w:t>
+                <w:t xml:space="preserve">hal-04129014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative France-Québec sur l'identité disciplinaire et l'engagement interdisciplinaire des enseignants de sciences et technologies au secondaire inférieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hasni</w:t>
+                <w:t xml:space="preserve">Modélisation des savoirs mobilisés dans la pédagogie par la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième séminaire doctoral organisé par le Conseil d’administration de l’ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Cité, Campus Condorcet, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l'ACFAS : Rapport aux savoirs dans les éducations dans et par la nature : quelles épistémologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161599v1</w:t>
+                <w:t xml:space="preserve">hal-04097973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des sciences fondé sur l’investigation au primaire : des prescriptions secondaire à la réalité de la classe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Étude comparative France-Québec sur l'identité disciplinaire et l'engagement interdisciplinaire des enseignants de sciences et technologies au secondaire inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque SIEST Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEFC Tunis, May 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Dixième séminaire doctoral organisé par le Conseil d’administration de l’ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité, Campus Condorcet, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129014v1</w:t>
+                <w:t xml:space="preserve">hal-05161599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place (réelle, souhaitée,possible) pour les écologues dans les dispositifs éducatifs en lien avec l’écologie ?</w:t>
               </w:r>
@@ -7523,489 +7523,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Pédagogie Par la Nature (PPN)</w:t>
+                <w:t xml:space="preserve">L'apprentissage dans les forest schools par la pédagogie par la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.77-82</w:t>
+              <w:t xml:space="preserve">Première journée d'étude du groupe transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, May 2022, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063934v1</w:t>
+                <w:t xml:space="preserve">hal-04092010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transgresser » la question du genre et de la sexualité dans un enseignement de biologie à l’université au Brésil : La présence de professeurs LGBT+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanches D. G. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Sciences et des technologies, Nov 2022, Toulouse, France. pp.441-446</w:t>
+              <w:t xml:space="preserve">12 ème rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063926v1</w:t>
+                <w:t xml:space="preserve">hal-04063920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie didactique pour donner aux étudiants des connaissances socio-politico-scientifiques sur le vaccin covid-19 : une proposition pour une « immunologie » sociale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+                <w:t xml:space="preserve">La Pédagogie Par la Nature (PPN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France. pp.343-348</w:t>
+              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063929v1</w:t>
+                <w:t xml:space="preserve">hal-04063934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Transgresser » la question du genre et de la sexualité dans un enseignement de biologie à l’université au Brésil : La présence de professeurs LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanches D. G. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Sciences et des technologies, Nov 2022, Toulouse, France. pp.441-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063920v1</w:t>
+                <w:t xml:space="preserve">hal-04063926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage dans les forest schools par la pédagogie par la nature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
+                <w:t xml:space="preserve">Une stratégie didactique pour donner aux étudiants des connaissances socio-politico-scientifiques sur le vaccin covid-19 : une proposition pour une « immunologie » sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée d'étude du groupe transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, May 2022, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092010v1</w:t>
+                <w:t xml:space="preserve">hal-04063929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de savoirs conceptuels en sciences : rôle des dynamiques intentionnelles d’un enseignant expérimenté</w:t>
               </w:r>
@@ -8175,230 +8175,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par la nature : apprendre par l'expérience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perron Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-end jeunes chercheurs de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092020v1</w:t>
+                <w:t xml:space="preserve">hal-04497780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédagogie par la nature : apprendre par l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
+              <w:t xml:space="preserve">Week-end jeunes chercheurs de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497780v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au développement durable dans le contexte du changement climatique. Études en didactique des Sciences et des Technologies.</w:t>
               </w:r>
@@ -8568,260 +8568,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481631v1</w:t>
+                <w:t xml:space="preserve">hal-03293473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293473v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre au jour la dynamique des intentions d'un professeur des écoles pour comprendre son activité dans une situation d'enseignement-apprentissage des sciences fondé sur l'investigation</w:t>
               </w:r>
@@ -8902,51 +8902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9243,51 +9243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences citoyennes, des projets prometteurs pour la mise en œuvre de démarches d’investigation scientifique à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perron Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,51 +9446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,325 +9673,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuration de démarches pédagogiques par des environnements informatiques. La plateforme LabNbook.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire CampusLab. IMT Altlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Carnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123507v1</w:t>
+                <w:t xml:space="preserve">hal-02064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabNbook, plateforme numérique support des pédagogies actives et collaboratives en sciences expérimentales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnement Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.49-60</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177133v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de démarches pédagogiques par des environnements informatiques. La plateforme LabNbook.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LabNbook, plateforme numérique support des pédagogies actives et collaboratives en sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CampusLab. IMT Altlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Carnac, France</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnement Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064554v1</w:t>
+                <w:t xml:space="preserve">hal-02177133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LabNbook : développer des pédagogies collabor-actives</w:t>
               </w:r>
@@ -10394,323 +10394,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au vivant et à l'expérimental, dans une situation de conception expérimentale sur la fermentation alcoolique Symposium : Construction du rapport au vivant en milieu scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+                <w:t xml:space="preserve">Comment des élèves de lycée argumentent avec la plateforme LabBook dans une situation de résolution de problème en immunologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">10 ème rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754056v1</w:t>
+                <w:t xml:space="preserve">hal-01760504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment des élèves de lycée argumentent avec la plateforme LabBook dans une situation de résolution de problème en immunologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
+                <w:t xml:space="preserve">Rapport au vivant et à l'expérimental, dans une situation de conception expérimentale sur la fermentation alcoolique Symposium : Construction du rapport au vivant en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni de Almeida</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ème rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760504v1</w:t>
+                <w:t xml:space="preserve">hal-01754056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des connaissances professionnelles cinq années après une réforme curriculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brun-Ramousse</w:t>
+                <w:t xml:space="preserve">Promouvoir des pédagogies actives avec LabNbook, une plateforme numérique collaborative pour l'enseignement expérimental.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EPS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760515v1</w:t>
+                <w:t xml:space="preserve">hal-02059104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des pédagogies actives avec LabNbook, une plateforme numérique collaborative pour l'enseignement expérimental.</w:t>
+                <w:t xml:space="preserve">Acquisition de compétences scientifiques par la pratique de la conception d'expériences et une réflexion sur le processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
@@ -10720,206 +10763,163 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059104v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de compétences scientifiques par la pratique de la conception d'expériences et une réflexion sur le processus de conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+                <w:t xml:space="preserve">Evolution des connaissances professionnelles cinq années après une réforme curriculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brun-Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10 rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059118v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabBook: a web environment for active science learning</w:t>
               </w:r>
@@ -11292,204 +11292,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562711v1</w:t>
+                <w:t xml:space="preserve">hal-02064564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064564v1</w:t>
+                <w:t xml:space="preserve">hal-01562711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées par des élèves de 1ère S à propos de la synthèse des protéines lors d’une activité de conception expérimentale</w:t>
               </w:r>
@@ -12846,217 +12846,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we take into account student conceptions of the facial angle in a palaeontology laboratory work?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erica de Vries</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Devallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on learning science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, UTRECHT, Netherlands. pp.567</w:t>
+              <w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278460v1</w:t>
+                <w:t xml:space="preserve">hal-00961994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we take into account student conceptions of the facial angle in a palaeontology laboratory work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Devallois</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t>
+              <w:t xml:space="preserve">International Conference on learning science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, UTRECHT, Netherlands. pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961994v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do students ideas about the antigen-antibody reaction change when they are gathered to design an experimental procedure?</w:t>
               </w:r>
@@ -14489,350 +14489,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer un animal : des savoirs scientifiques peuvent-ils s’acquérir par l’expérience en pleine nature ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jacq</w:t>
+                <w:t xml:space="preserve">Construction de savoirs conceptuels en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Virginie Boelen et Laura Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'ARDiST. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation par la nature. Théories, pratiques, formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.171-189, 2024, 978-2-304-05530-6</w:t>
+              <w:t xml:space="preserve">Après les 12èmes Rencontres Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-322, 2024, Actualités des recherches en didactique des sciences et des technologies, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690852v1</w:t>
+                <w:t xml:space="preserve">hal-04445391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry-based learning teaching as a basis for building research projects in science education and human rights: an experience from in-service teacher training course.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+                <w:t xml:space="preserve">Observer un animal : des savoirs scientifiques peuvent-ils s’acquérir par l’expérience en pleine nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Boelen et Laura Nicolas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA Conference 2023 Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.292-302, 2024</w:t>
+              <w:t xml:space="preserve">L’éducation par la nature. Théories, pratiques, formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.171-189, 2024, 978-2-304-05530-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690849v1</w:t>
+                <w:t xml:space="preserve">hal-04690852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de savoirs conceptuels en sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Inquiry-based learning teaching as a basis for building research projects in science education and human rights: an experience from in-service teacher training course.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après les 12èmes Rencontres Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-322, 2024, Actualités des recherches en didactique des sciences et des technologies, 978-2-9577091-1-3</w:t>
+              <w:t xml:space="preserve">ESERA Conference 2023 Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292-302, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445391v1</w:t>
+                <w:t xml:space="preserve">hal-04690849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15594,51 +15594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabnBook : Synthèse de l’analyse du questionnaire-baromètre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16589,51 +16589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB0DCFC6"/>
+    <w:nsid w:val="55902634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16820,51 +16820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-marzin-janvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8133-6611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113062702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/https://www.hcbc.bzh/annuaire-des-scientifiques/?_reseau=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/cridid/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/projet/edu-oak-bodyguards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msca-bienvenue.bretagne.bzh/fr/temoignage/daniel-manzoni-de-almeida-sante-publique-education-scientifique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partenariatsciences.uqam.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/oakbodyguards/home/fran%C3%A7ais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/collections/?collection_id=692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eiah2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diabolo.imag.fr/connection" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.990" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gimenez Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xa8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03429356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.7977" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BFMGBNQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mar Abakar Seye N'D&#232;ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Seixas Mello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Cotta Natale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Quercia Vieira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2021.1877778" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Luzia Frateschi Trivelato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v11i0.1199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S 1 Mello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Natale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L F Trivelato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Q Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seixas Paula Mello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Marsilvio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/rbect.v12n3.6691" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22600/1518-8795.ienci2016v21n2p105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-011-9183-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-793VC14K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Laribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sacadura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Triquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8770" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;chin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rolland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23787" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23362" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Yazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lareynie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097973v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161599v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanches D. G. Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063920v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03739659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03419897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015408v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chevigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064561v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brun-Ramousse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Javier Saavedra Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#235;l Chapel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593070v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593071v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#234;l Chapel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monder Abrougui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418596v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rachel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greco Morasso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096594v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966001v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451087v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131278v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-marzin-janvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8133-6611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113062702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/https://www.hcbc.bzh/annuaire-des-scientifiques/?_reseau=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/cridid/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/projet/edu-oak-bodyguards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msca-bienvenue.bretagne.bzh/fr/temoignage/daniel-manzoni-de-almeida-sante-publique-education-scientifique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partenariatsciences.uqam.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/oakbodyguards/home/fran%C3%A7ais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/collections/?collection_id=692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eiah2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diabolo.imag.fr/connection" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.990" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gimenez Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xa8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03429356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.7977" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BFMGBNQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mar Abakar Seye N'D&#232;ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Seixas Mello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Cotta Natale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Quercia Vieira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2021.1877778" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Luzia Frateschi Trivelato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v11i0.1199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S 1 Mello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Natale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L F Trivelato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Q Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seixas Paula Mello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Marsilvio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/rbect.v12n3.6691" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22600/1518-8795.ienci2016v21n2p105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-011-9183-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-793VC14K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Laribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sacadura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Triquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8770" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;chin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rolland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23787" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23362" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Yazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lareynie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097973v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161599v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063934v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063926v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanches D. G. Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03739659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03419897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015408v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chevigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064561v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brun-Ramousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Javier Saavedra Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#235;l Chapel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593070v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593071v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#234;l Chapel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monder Abrougui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690849v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418596v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rachel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greco Morasso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096594v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966001v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451087v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131278v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>