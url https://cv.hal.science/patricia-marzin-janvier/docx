--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1206,273 +1206,273 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Transmettre les arts, éduquer par les arts, 6, </w:t>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/lpa.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262272v1</w:t>
+                <w:t xml:space="preserve">hal-04773369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectional pedagogy in nursing education</w:t>
+                <w:t xml:space="preserve">Une proposition d’enseignement en immunologie pour donner aux étudiants des connaissances socio-politico-scientifiques sur le vaccin contre le COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrícia Gimenez Camargo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9060⟩</w:t>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Transmettre les arts, éduquer par les arts, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262261v1</w:t>
+                <w:t xml:space="preserve">hal-05262272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une proposition d’enseignement en immunologie pour donner aux étudiants des connaissances socio-politico-scientifiques sur le vaccin contre le COVID-19</w:t>
+                <w:t xml:space="preserve">Intersectional pedagogy in nursing education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Gimenez Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/lpa.990⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.1 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773369v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de l’activité de conduite des apprentissages en situation d’enseignement-apprentissage des sciences fondé sur l’investigation</w:t>
               </w:r>
@@ -2157,714 +2157,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences à l’école : quelles intentions de l’enseignant pour quels savoirs ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Les projets de sciences citoyennes à l’école : pour quelles visées éducatives ? L’exemple du projet « Les gardiens des chênes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ere.7977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429356v1</w:t>
+                <w:t xml:space="preserve">hal-03438306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences citoyennes à l’école : pour quelles visées éducatives ? L’exemple du projet « Les gardiens des chênes »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Perron</w:t>
+                <w:t xml:space="preserve">Contribution of Early Childhood Education to a Sustainable Society: Influences from Home in Preschool Children’s Understanding of Composting in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10643-021-01260-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ere.7977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03438306v1</w:t>
+                <w:t xml:space="preserve">hal-03329177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation et le développement pédagogique des enseignants-chercheurs en sciences et technologies : un champ à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.9 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.3888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Early Childhood Education to a Sustainable Society: Influences from Home in Preschool Children’s Understanding of Composting in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+                <w:t xml:space="preserve">Sciences à l’école : quelles intentions de l’enseignant pour quels savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10643-021-01260-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329177v1</w:t>
+                <w:t xml:space="preserve">hal-03429356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de registres sémiotiques dans l’enseignement de la génétique au collège en Centrafrique</w:t>
+                <w:t xml:space="preserve">Inquiry-based learning in immunology: analysis of scientific argument construction by undergraduate students in biological science and health care classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Mar Abakar Seye N'Dèye</w:t>
+                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Cotta Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Cariou</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leda Quercia Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Université de Bangui. Série A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (1), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00219266.2021.1877778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836549v1</w:t>
+                <w:t xml:space="preserve">hal-03140900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry-based learning in immunology: analysis of scientific argument construction by undergraduate students in biological science and health care classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caio Cotta Natale</w:t>
+                <w:t xml:space="preserve">Etude de registres sémiotiques dans l’enseignement de la génétique au collège en Centrafrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mar Abakar Seye N'Dèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Université de Bangui. Série A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Serie A, 3 (16), pp.153-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140900v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important skills mobilized by an inquiry-based activity for the formation of immunologists in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,64 +3049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Scientific Literacy Through Hybrid and Online Biology Inquiry-Based Learning Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Cotta Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Luzia Frateschi Trivelato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pereira Marsilvio Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Manzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Ensino de Ciência e Tecnologia (RBECT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (3), pp.1-13. </w:t>
@@ -5891,627 +5891,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude didactique d’un projet de science participative scolaire. Le projet EDU OakBodyguards.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le lien entre l’identité disciplinaire et l’interdisciplinarité chez des enseignants de sciences et technologies au secondaire inférieur en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Yazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abdelkrim Hasni, May 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">3e édition du Colloque International « Développer l’agir professionnel de l’enseignant » (DAPE 2024).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Marrakech, Dec 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690865v1</w:t>
+                <w:t xml:space="preserve">hal-05161609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par la nature et la classe dehors : quels apprentissages scientifiques potentiels ? Séminaire France-Québec, 20 novembre 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les représentations des élèves sur la science. Le Projet EDU-OakBodyguards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pombar Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire France-Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de Bretagne; UQAC, Nov 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du porjet Partenariat pour le Développement et la Réussite de la Formation Scientifique au Secondaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Potvin, May 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821170v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des élèves sur la science. Le Projet EDU-OakBodyguards</w:t>
+                <w:t xml:space="preserve">Etude didactique d’un projet de science participative scolaire. Le projet EDU OakBodyguards.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pombar Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du porjet Partenariat pour le Développement et la Réussite de la Formation Scientifique au Secondaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrice Potvin, May 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Séminaire du CREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abdelkrim Hasni, May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690860v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lien entre l’identité disciplinaire et l’interdisciplinarité chez des enseignants de sciences et technologies au secondaire inférieur en France et au Québec</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hasni</w:t>
+                <w:t xml:space="preserve">La pédagogie par la nature et la classe dehors : quels apprentissages scientifiques potentiels ? Séminaire France-Québec, 20 novembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younès Yazza</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e édition du Colloque International « Développer l’agir professionnel de l’enseignant » (DAPE 2024).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Marrakech, Dec 2024, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire France-Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de Bretagne; UQAC, Nov 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161609v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par la Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jacq</w:t>
+                <w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonin Boyer et David Cross, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th conference ERIDOB 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690873v1</w:t>
+                <w:t xml:space="preserve">hal-04690889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning teachers engagement on health and vaccine issues.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morin</w:t>
+                <w:t xml:space="preserve">La pédagogie par la Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th conference ERIDOB 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Morin, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">13 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonin Boyer et David Cross, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690889v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances et des arguments produits par les étudiants en sciences à propos des vaccins et du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6638,489 +6638,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un partenariat chercheurs/classes : regard didactique à partir du projet EDU Oak Bodyguards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude comparative France-Québec sur l'identité disciplinaire et l'engagement interdisciplinaire des enseignants de sciences et technologies au secondaire inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Écologie, Enseignement, Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE de Bordeaux, Dec 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Dixième séminaire doctoral organisé par le Conseil d’administration de l’ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité, Campus Condorcet, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418636v1</w:t>
+                <w:t xml:space="preserve">hal-05161599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérer pour reconstruire et analyser les dynamiques intentionnelles d’un professeur des écoles expérimenté</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Modélisation des savoirs mobilisés dans la pédagogie par la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l'ACFAS : Rapport aux savoirs dans les éducations dans et par la nature : quelles épistémologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445406v1</w:t>
+                <w:t xml:space="preserve">hal-04097973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des sciences fondé sur l’investigation au primaire : des prescriptions secondaire à la réalité de la classe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire un partenariat chercheurs/classes : regard didactique à partir du projet EDU Oak Bodyguards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque SIEST Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEFC Tunis, May 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée thématique Écologie, Enseignement, Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE de Bordeaux, Dec 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129014v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des savoirs mobilisés dans la pédagogie par la nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jacq</w:t>
+                <w:t xml:space="preserve">Coopérer pour reconstruire et analyser les dynamiques intentionnelles d’un professeur des écoles expérimenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lareynie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l'ACFAS : Rapport aux savoirs dans les éducations dans et par la nature : quelles épistémologies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3ème congrès de la TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097973v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative France-Québec sur l'identité disciplinaire et l'engagement interdisciplinaire des enseignants de sciences et technologies au secondaire inférieur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Hasni</w:t>
+                <w:t xml:space="preserve">Enseignement des sciences fondé sur l’investigation au primaire : des prescriptions secondaire à la réalité de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dixième séminaire doctoral organisé par le Conseil d’administration de l’ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Cité, Campus Condorcet, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque SIEST Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEFC Tunis, May 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161599v1</w:t>
+                <w:t xml:space="preserve">hal-04129014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place (réelle, souhaitée,possible) pour les écologues dans les dispositifs éducatifs en lien avec l’écologie ?</w:t>
               </w:r>
@@ -7417,51 +7417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque « Les sciences participatives à l'école » Quel accompagnement des enseignants pour développer les apprentissages scientifiques des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,489 +7523,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage dans les forest schools par la pédagogie par la nature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
+                <w:t xml:space="preserve">Une stratégie didactique pour donner aux étudiants des connaissances socio-politico-scientifiques sur le vaccin covid-19 : une proposition pour une « immunologie » sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première journée d'étude du groupe transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, May 2022, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092010v1</w:t>
+                <w:t xml:space="preserve">hal-04063929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Pédagogie Par la Nature (PPN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063920v1</w:t>
+                <w:t xml:space="preserve">hal-04063934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Pédagogie Par la Nature (PPN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jacq</w:t>
+                <w:t xml:space="preserve">« Transgresser » la question du genre et de la sexualité dans un enseignement de biologie à l’université au Brésil : La présence de professeurs LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanches D. G. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Grenier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.77-82</w:t>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Sciences et des technologies, Nov 2022, Toulouse, France. pp.441-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063934v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transgresser » la question du genre et de la sexualité dans un enseignement de biologie à l’université au Brésil : La présence de professeurs LGBT+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanches D. G. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Sciences et des technologies, Nov 2022, Toulouse, France. pp.441-446</w:t>
+              <w:t xml:space="preserve">12 ème rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063926v1</w:t>
+                <w:t xml:space="preserve">hal-04063920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie didactique pour donner aux étudiants des connaissances socio-politico-scientifiques sur le vaccin covid-19 : une proposition pour une « immunologie » sociale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+                <w:t xml:space="preserve">L'apprentissage dans les forest schools par la pédagogie par la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en didactique des sciences et des technologies, Nov 2022, Toulouse, France. pp.343-348</w:t>
+              <w:t xml:space="preserve">Première journée d'étude du groupe transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, May 2022, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063929v1</w:t>
+                <w:t xml:space="preserve">hal-04092010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de savoirs conceptuels en sciences : rôle des dynamiques intentionnelles d’un enseignant expérimenté</w:t>
               </w:r>
@@ -8175,653 +8175,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédagogie par la nature : apprendre par l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
+              <w:t xml:space="preserve">Week-end jeunes chercheurs de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497780v1</w:t>
+                <w:t xml:space="preserve">hal-04092020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par la nature : apprendre par l'expérience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation au développement durable dans le contexte du changement climatique. Études en didactique des Sciences et des Technologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-end jeunes chercheurs de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092020v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable dans le contexte du changement climatique. Études en didactique des Sciences et des Technologies.</w:t>
+                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Perron</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perron Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.33-35</w:t>
+              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063937v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229628v1</w:t>
+                <w:t xml:space="preserve">hal-03481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293473v1</w:t>
+                <w:t xml:space="preserve">hal-03229628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain La conférence pluridisciplinaire francophone sur la conception et l’analyse des environnements numériques pour l’éducation et la formation Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481631v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre au jour la dynamique des intentions d'un professeur des écoles pour comprendre son activité dans une situation d'enseignement-apprentissage des sciences fondé sur l'investigation</w:t>
               </w:r>
@@ -8902,51 +8902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien aux pédagogies actives et transformations impulsées par une plateforme numérique dédiée aux sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9021,299 +9021,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence from home in preschool children’s knowledge of waste management. context of composting in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposition des démarches expérimentales dans un environnement numérique de support : LabNbook, de la caractérisation didactique à l’utilisation en situation écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Marchal</w:t>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Minho, 2021, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481656v1</w:t>
+                <w:t xml:space="preserve">hal-03287526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition des démarches expérimentales dans un environnement numérique de support : LabNbook, de la caractérisation didactique à l’utilisation en situation écologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence from home in preschool children’s knowledge of waste management. context of composting in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
+                <w:t xml:space="preserve">Valerie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">14th Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Minho, 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287526v1</w:t>
+                <w:t xml:space="preserve">hal-03481656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences citoyennes, des projets prometteurs pour la mise en œuvre de démarches d’investigation scientifique à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perron Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 èmes journées de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9332,666 +9332,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabolo, une simulation pour l'apprentissage des métabolismes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lejeune</w:t>
+                <w:t xml:space="preserve">LabNbook, plateforme numérique support des pédagogies actives et collaboratives en sciences expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inter Laboratoires sur l'Education Scientifique et Technologique :Education scientifique et technologique pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce. pp.71-79</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnement Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015408v2</w:t>
+                <w:t xml:space="preserve">hal-02177133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177144v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Diabolo, une simulation pour l'apprentissage des métabolismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Inter Laboratoires sur l'Education Scientifique et Technologique :Education scientifique et technologique pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce. pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272942v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de démarches pédagogiques par des environnements informatiques. La plateforme LabNbook.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de différents outils de mesure à l’évaluation des usages d’une plateforme numérique par un processus longitudinal : cas du travail à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CampusLab. IMT Altlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Carnac, France</w:t>
+              <w:t xml:space="preserve">EIAH 2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064554v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'évaluation longitudinale (PEL) d'une plateforme pédagogique (LMS) : le cas de LabNbook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ECER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123507v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabNbook, plateforme numérique support des pédagogies actives et collaboratives en sciences expérimentales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuration de démarches pédagogiques par des environnements informatiques. La plateforme LabNbook.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 : Environnement Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.49-60</w:t>
+              <w:t xml:space="preserve">Séminaire CampusLab. IMT Altlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Carnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177133v1</w:t>
+                <w:t xml:space="preserve">hal-02064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LabNbook : développer des pédagogies collabor-actives</w:t>
               </w:r>
@@ -10154,51 +10154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie d'un EIAH doté d'étayages adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10256,385 +10256,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation to help teachers and students to design experiments. The LabNbook project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport au vivant et à l'expérimental, dans une situation de conception expérimentale sur la fermentation alcoolique Symposium : Construction du rapport au vivant en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedagogical innovations in biology - video games, active learning, and digital lab books</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064558v1</w:t>
+                <w:t xml:space="preserve">hal-01754056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimenter à l’aide du numérique. Séminaire national sur le numérique dans l’enseignement des sciences et de la technologie</w:t>
+                <w:t xml:space="preserve">Innovation to help teachers and students to design experiments. The LabNbook project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national sur le numérique dans l’enseignement des sciences et de la technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Pedagogical innovations in biology - video games, active learning, and digital lab books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064561v1</w:t>
+                <w:t xml:space="preserve">hal-02064558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment des élèves de lycée argumentent avec la plateforme LabBook dans une situation de résolution de problème en immunologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimenter à l’aide du numérique. Séminaire national sur le numérique dans l’enseignement des sciences et de la technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ème rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Séminaire national sur le numérique dans l’enseignement des sciences et de la technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760504v1</w:t>
+                <w:t xml:space="preserve">hal-02064561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au vivant et à l'expérimental, dans une situation de conception expérimentale sur la fermentation alcoolique Symposium : Construction du rapport au vivant en milieu scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+                <w:t xml:space="preserve">Comment des élèves de lycée argumentent avec la plateforme LabBook dans une situation de résolution de problème en immunologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">10 ème rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754056v1</w:t>
+                <w:t xml:space="preserve">hal-01760504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir des pédagogies actives avec LabNbook, une plateforme numérique collaborative pour l'enseignement expérimental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10715,51 +10715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de compétences scientifiques par la pratique de la conception d'expériences et une réflexion sur le processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10944,51 +10944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11134,51 +11134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">orphée rendez-vous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11197,299 +11197,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook</w:t>
+                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST- 30, 31 mars et 1 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, LENS, France. pp.19-24</w:t>
+              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355846v1</w:t>
+                <w:t xml:space="preserve">hal-01562711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST- 30, 31 mars et 1 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, LENS, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064564v1</w:t>
+                <w:t xml:space="preserve">hal-01355846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation praxéologique des connaissances en biologie, pour réaliser un diagnostic automatique, de la conception de protocoles par les élèves, avec la plate-forme LabBook1.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+                <w:t xml:space="preserve">La conception expérimentale assistée par des EIAH. Etayage, diagnostic, rétroactions, analyses didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire André Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562711v1</w:t>
+                <w:t xml:space="preserve">hal-02064564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des connaissances mobilisées par des élèves de 1ère S à propos de la synthèse des protéines lors d’une activité de conception expérimentale</w:t>
               </w:r>
@@ -11564,204 +11564,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ reflection on experimental design during an innovative teaching sequence with LabBook</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de chercheuse en didactique des sciences. Évolution des méthodes de travail en lien avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Education Research Association (ESERA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland. 12 p</w:t>
+              <w:t xml:space="preserve">Week-End Jeune Chercheur de l’ARDIST (WEJCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Oct 2015, Le Teich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278747v1</w:t>
+                <w:t xml:space="preserve">hal-01232877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de chercheuse en didactique des sciences. Évolution des méthodes de travail en lien avec le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Students’ reflection on experimental design during an innovative teaching sequence with LabBook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric d'Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Week-End Jeune Chercheur de l’ARDIST (WEJCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Oct 2015, Le Teich, France</w:t>
+              <w:t xml:space="preserve">European Science Education Research Association (ESERA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232877v1</w:t>
+                <w:t xml:space="preserve">hal-01278747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des environnements numériques pour étayer l'investigation scientifique et la conception expérimentale : de copex-chimie à LabBook</w:t>
               </w:r>
@@ -12026,329 +12026,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire concevoir le protocole de mesure de l'angle facial à des élèves de terminale S : difficultés et recommandations</w:t>
+                <w:t xml:space="preserve">Student construction of arguments by creating and exchanging emerging Learning objects in SCY-Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFDP 2011 - Colloque de la Société Française De Primatologie. " Homme et primate regards croisés "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.63</w:t>
+              <w:t xml:space="preserve">ESERA 2011- 9th biannual conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911392v1</w:t>
+                <w:t xml:space="preserve">hal-00877800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student construction of arguments by creating and exchanging emerging Learning objects in SCY-Lab</w:t>
+                <w:t xml:space="preserve">Faire concevoir le protocole de mesure de l'angle facial à des élèves de terminale S : difficultés et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011- 9th biannual conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France. (3 p.)</w:t>
+              <w:t xml:space="preserve">SFDP 2011 - Colloque de la Société Française De Primatologie. " Homme et primate regards croisés "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877800v1</w:t>
+                <w:t xml:space="preserve">hal-00911392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student using SCY- Lab Studying their argumentation in physics</w:t>
+                <w:t xml:space="preserve">Démarche d'investigation dans l'enseignement des sciences et technologies de l'information et de la communication : synthèse des travaux de l'atelier 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wouter Van Joolingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of ECER 2010 - August 24th - August 27th, 2010, Finland ECER 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Helsinki, Finland. (3 p.)</w:t>
+              <w:t xml:space="preserve">actes des journées scientifiques DIES, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, (p. 165 169)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948758v1</w:t>
+                <w:t xml:space="preserve">hal-00948829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'investigation dans l'enseignement des sciences et technologies de l'information et de la communication : synthèse des travaux de l'atelier 1</w:t>
+                <w:t xml:space="preserve">Student using SCY- Lab Studying their argumentation in physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Van Joolingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes des journées scientifiques DIES, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, (p. 165 169)</w:t>
+              <w:t xml:space="preserve">Proceeding of ECER 2010 - August 24th - August 27th, 2010, Finland ECER 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Helsinki, Finland. (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948829v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study student's scientific argumentation in a inquiry based Learning sequence in SCY-LAB</w:t>
               </w:r>
@@ -12397,394 +12397,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classify students' conceptions about the mutation's site to anticipate their knowings' mobilization before designing an experimental procedure</w:t>
+                <w:t xml:space="preserve">Etude de connaissances d'élèves de seconde sur les mutations génétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaël Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA (European Science Education Research Association) 2009 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Istanbul, Turkey. 4 p</w:t>
+              <w:t xml:space="preserve">Sixièmes journées de l'ARDIST.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nantes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591625v1</w:t>
+                <w:t xml:space="preserve">hal-00593070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de connaissances d'élèves de seconde sur les mutations génétiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendaël Chapel</w:t>
+                <w:t xml:space="preserve">SCY-Science created by you: un environnement en ligne pour apprendre par l'investigation et la conception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixièmes journées de l'ARDIST.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nantes, France. 9 p</w:t>
+              <w:t xml:space="preserve">First workshop of the S-TEAM european project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593070v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCY-Science created by you: un environnement en ligne pour apprendre par l'investigation et la conception.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric d'Ham</w:t>
+                <w:t xml:space="preserve">Learning in the laboratory: an interactional, factual and conceptual experience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop of the S-TEAM european project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESERA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Istanbul, Turkey. pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593071v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning in the laboratory: an interactional, factual and conceptual experience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Classify students' conceptions about the mutation's site to anticipate their knowings' mobilization before designing an experimental procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendaël Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Istanbul, Turkey. pp.182</w:t>
+              <w:t xml:space="preserve">ESERA (European Science Education Research Association) 2009 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Istanbul, Turkey. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593059v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et classification des difficultés des élèves de seconde sur l'information génétique</w:t>
               </w:r>
@@ -12846,217 +12846,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we take into account student conceptions of the facial angle in a palaeontology laboratory work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Devallois</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t>
+              <w:t xml:space="preserve">International Conference on learning science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, UTRECHT, Netherlands. pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961994v1</w:t>
+                <w:t xml:space="preserve">hal-00278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we take into account student conceptions of the facial angle in a palaeontology laboratory work?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three Criteria to help Students to Design their own Experimental Procedures for Inquiry-Based-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erica de Vries</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Devallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on learning science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, UTRECHT, Netherlands. pp.567</w:t>
+              <w:t xml:space="preserve">Proceedings of ERIDOB (European Researchers in Didactics of Biology) 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zeist, Netherlands. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278460v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do students ideas about the antigen-antibody reaction change when they are gathered to design an experimental procedure?</w:t>
               </w:r>
@@ -13068,51 +13068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaêl Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence ERIDOB (European Researchers In Didactics Of Biology), Utrecht, Pays-Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Utrecht, Netherlands. (12 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13163,51 +13163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaël Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13491,51 +13491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13685,64 +13685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la nature des expériences vécues par les étudiants en Travaux Pratiques : analyse de discours d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14364,515 +14364,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves. Quelle(s) potentialité(s) pour une éducation à la durabilité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Perron</w:t>
+                <w:t xml:space="preserve">Inquiry-based learning teaching as a basis for building research projects in science education and human rights: an experience from in-service teacher training course.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-170, 2024, Après les rencontres, 978-2-9577091-1-3</w:t>
+              <w:t xml:space="preserve">ESERA Conference 2023 Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292-302, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418589v1</w:t>
+                <w:t xml:space="preserve">hal-04690849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de savoirs conceptuels en sciences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Observer un animal : des savoirs scientifiques peuvent-ils s’acquérir par l’expérience en pleine nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions de l'ARDiST. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Boelen et Laura Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après les 12èmes Rencontres Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-322, 2024, Actualités des recherches en didactique des sciences et des technologies, 978-2-9577091-1-3</w:t>
+              <w:t xml:space="preserve">L’éducation par la nature. Théories, pratiques, formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.171-189, 2024, 978-2-304-05530-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445391v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer un animal : des savoirs scientifiques peuvent-ils s’acquérir par l’expérience en pleine nature ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jacq</w:t>
+                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves. Quelle(s) potentialité(s) pour une éducation à la durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Virginie Boelen et Laura Nicolas. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Pelissier &amp; Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation par la nature. Théories, pratiques, formation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.171-189, 2024, 978-2-304-05530-6</w:t>
+              <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'ARDIST</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2024, Après les rencontres, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690852v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry-based learning teaching as a basis for building research projects in science education and human rights: an experience from in-service teacher training course.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Manzoni-De-Almeida</w:t>
+                <w:t xml:space="preserve">Construction de savoirs conceptuels en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'ARDiST. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA Conference 2023 Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.292-302, 2024</w:t>
+              <w:t xml:space="preserve">Après les 12èmes Rencontres Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-322, 2024, Actualités des recherches en didactique des sciences et des technologies, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690849v1</w:t>
+                <w:t xml:space="preserve">hal-04445391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Seixas Mello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pélissier et Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edictions de l'ARDIST</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-88, 2024, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15026,51 +15026,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pélissier et Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'ARDIST</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-154, 2024, Après les rencontres, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15085,51 +15085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabNbook, un outil numérique issu de la recherche comme support d’expérimentation pédagogique au service des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15214,51 +15214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance, des enseignants co-construisent et expérimentent leurs projets pédagogiques avec une équipe de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15594,51 +15594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabnBook : Synthèse de l’analyse du questionnaire-baromètre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15828,200 +15828,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Inquiry-Based Science Teaching in Secondary Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">L'éducation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13q1k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451087v1</w:t>
+                <w:t xml:space="preserve">hal-05028607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+                <w:t xml:space="preserve">The Impact of Inquiry-Based Science Teaching in Secondary Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13q1k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05028607v1</w:t>
+                <w:t xml:space="preserve">hal-05451087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des transformations pédagogiques impulsées par une plateforme numérique</w:t>
               </w:r>
@@ -16141,51 +16141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement et l’apprentissage des sciences et des technologies dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16394,51 +16394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel enseignement de l’écologie à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16589,51 +16589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55902634"/>
+    <w:nsid w:val="DC83E9FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16820,51 +16820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-marzin-janvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8133-6611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113062702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/https://www.hcbc.bzh/annuaire-des-scientifiques/?_reseau=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/cridid/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/projet/edu-oak-bodyguards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msca-bienvenue.bretagne.bzh/fr/temoignage/daniel-manzoni-de-almeida-sante-publique-education-scientifique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partenariatsciences.uqam.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/oakbodyguards/home/fran%C3%A7ais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/collections/?collection_id=692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eiah2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diabolo.imag.fr/connection" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.990" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gimenez Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xa8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03429356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.7977" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BFMGBNQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mar Abakar Seye N'D&#232;ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Seixas Mello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Cotta Natale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Quercia Vieira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2021.1877778" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Luzia Frateschi Trivelato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v11i0.1199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S 1 Mello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Natale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L F Trivelato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Q Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seixas Paula Mello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Marsilvio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/rbect.v12n3.6691" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22600/1518-8795.ienci2016v21n2p105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-011-9183-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-793VC14K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Laribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sacadura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Triquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8770" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;chin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rolland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23787" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23362" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821170v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161609v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Yazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lareynie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129014v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097973v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161599v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063934v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063926v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanches D. G. Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03739659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03419897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015408v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064554v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chevigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064561v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brun-Ramousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Javier Saavedra Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#235;l Chapel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593070v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593071v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#234;l Chapel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monder Abrougui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690849v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418596v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rachel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greco Morasso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096594v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966001v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451087v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131278v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-marzin-janvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8133-6611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113062702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/https://www.hcbc.bzh/annuaire-des-scientifiques/?_reseau=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cread-bretagne.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usherbrooke.ca/cridid/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/projet/edu-oak-bodyguards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msca-bienvenue.bretagne.bzh/fr/temoignage/daniel-manzoni-de-almeida-sante-publique-education-scientifique/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partenariatsciences.uqam.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scy-net.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/oakbodyguards/home/fran%C3%A7ais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/collections/?collection_id=692" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eiah2023.sciencesconf.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labnbook.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diabolo.imag.fr/connection" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rdst/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni-De-Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.990" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gimenez Camargo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xa8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04308585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Planche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoffmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.4115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.7977" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3888" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BFMGBNQ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03429356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Seixas Mello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Cotta Natale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Quercia Vieira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2021.1877778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mar Abakar Seye N'D&#232;ye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Luzia Frateschi Trivelato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18870/hlrc.v11i0.1199" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S 1 Mello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Natale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L F Trivelato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Q Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seixas Paula Mello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira Marsilvio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Manzoni de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3895/rbect.v12n3.6691" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2786" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKR482M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22600/1518-8795.ienci2016v21n2p105" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948815v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Saavedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-011-9183-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-793VC14K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Laribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Devallois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ergun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baudrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sacadura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charbonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Triquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/8770" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;chin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rolland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23787" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23362" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hasni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Yazza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690889v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418636v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lareynie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063926v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanches D. G. Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063920v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03739659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Planche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481638v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03419897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015408v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chevigny" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix G&#233;ronimi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754056v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064558v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064561v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059118v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brun-Ramousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278747v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974900v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Javier Saavedra Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948758v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Van Joolingen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593070v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#235;l Chapel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593071v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591625v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenda&#234;l Chapel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monder Abrougui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouelhi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190036v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190047v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdst.revues.org/1125" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690849v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445391v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441106v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418596v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028493v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine H&#233;ritier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Blanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Berthet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rachel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greco Morasso" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096594v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966001v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1k" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451087v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366755v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131278v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dagens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Farina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>