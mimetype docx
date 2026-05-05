--- v0 (2026-03-27)
+++ v1 (2026-05-05)
@@ -1234,1169 +1234,1181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keila Cristina Aniceto</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (4), pp.389-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10933-020-00144-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification and associated nitrous oxide and carbon dioxide emissions from the Amazonian wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guilhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Guilhen</w:t>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (16), pp.4297-4311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 185, pp.103080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of particulate copper and zinc isotopes at the Solimões-Negro river confluence, Amazon Basin, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 489, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of floodplain lakes in the Upper Amazon Basin during the late Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+                <w:t xml:space="preserve">Variation of the isotopic composition of dissolved organic carbon during the runoff cycle in the Amazon River and the floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Crave</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.55-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01683995v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01678204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the isotopic composition of dissolved organic carbon during the runoff cycle in the Amazon River and the floodplains</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the floodplain lakes in the methylmercury distribution and exchanges with the Amazon River, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Bouillon</w:t>
+                <w:t xml:space="preserve">Poliana Dutra Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.24-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01678204v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the floodplain lakes in the methylmercury distribution and exchanges with the Amazon River, Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
+                <w:t xml:space="preserve">Dynamics of floodplain lakes in the Upper Amazon Basin during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816420v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01683995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and copper behaviour at the soil-river interface: New insights by Zn and Cu isotopes in the organic-rich Rio Negro basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213, pp.178-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.06.030⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02865484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2516,307 +2528,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01240341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Changes in West Amazonia over the Past 6 Ka Inferred from Geochemical Proxies in the Sediment Record of a Floodplain Lake</w:t>
+                <w:t xml:space="preserve">Holocene paleohydrology of Quistococha Lake (Peru) in the upper Amazon Basin: Influence on carbon accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato C Cordeiro</w:t>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Quintana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fraizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 415, pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.065⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740745v1</w:t>
+                <w:t xml:space="preserve">hal-01139568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleohydrology of Quistococha Lake (Peru) in the upper Amazon Basin: Influence on carbon accumulation</w:t>
+                <w:t xml:space="preserve">Hydrological Changes in West Amazonia over the Past 6 Ka Inferred from Geochemical Proxies in the Sediment Record of a Floodplain Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato C Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fraizy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.287 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139568v1</w:t>
+                <w:t xml:space="preserve">hal-03740745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeofires in Amazon: Interplay between land use change and palaeoclimatic events</w:t>
               </w:r>
@@ -3229,90 +3241,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon River carbon dioxide outgassing fuelled by wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 505, pp.395-398. </w:t>
@@ -3350,90 +3362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source, transport and fluxes of Amazon River particulate organic carbon: Insights from river sediment depth-profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3490,587 +3502,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Export of &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C-depleted dissolved inorganic carbon from a tidal forest bordering the Amazon estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+                <w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Deborde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03620489v1</w:t>
+                <w:t xml:space="preserve">insu-00852000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene paleoenvironmental reconstruction in the Eastern Amazonian Basin: Comprido Lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Silva Moreira</w:t>
+                <w:t xml:space="preserve">Palaeohydrological controls on sedimentary organic matter in an Amazon floodplain lake, Lake Maraca (Brazil) during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JSAMES.2012.12.012⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1903-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00871978v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01458413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeohydrological controls on sedimentary organic matter in an Amazon floodplain lake, Lake Maraca (Brazil) during the late Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Moreira</w:t>
+                <w:t xml:space="preserve">Holocene paleoenvironmental reconstruction in the Eastern Amazonian Basin: Comprido Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613508155⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JSAMES.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01458413v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">Export of &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C-depleted dissolved inorganic carbon from a tidal forest bordering the Amazon estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00852000v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03620489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability in concentration, composition, age, and fluxes of particulate organic carbon exchanged between the floodplain and Amazon River</w:t>
               </w:r>
@@ -4095,51 +4107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4241,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4338,372 +4350,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01456517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
+                <w:t xml:space="preserve">Uso dos fenóis da lignina no estudo da matéria orgânica na Várzea do Lago Grande Curuái, Pará e no Lago do Caçó, Maranhão, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Cecanho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0044-59672011000200003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02885841v1</w:t>
+                <w:t xml:space="preserve">insu-00824141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uso dos fenóis da lignina no estudo da matéria orgânica na Várzea do Lago Grande Curuái, Pará e no Lago do Caçó, Maranhão, Brasil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
+                <w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Amazonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0044-59672011000200003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00824141v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of petrogenic organic carbon in the Amazon floodplain as a source of atmospheric CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4780,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurice Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,123 +5098,123 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première estimation des émissions de dioxyde de carbone et protoxyde d’azote associées aux zones humides amazoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guilhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Parrens</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528373v1</w:t>
@@ -5364,402 +5376,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Changes in West Amazonia over the Past 6 Ka Inferred from Geochemical Proxies in the Sediment Record of a Floodplain Lake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Quintana</w:t>
+                <w:t xml:space="preserve">Hydroclimatic extreme in the Amazon Basin and associated risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhan Carlo Espinoza Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry of the Earth’s Surface meeting, GES 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">20th Conference of the Parties.Vocespor El Clima</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139609v1</w:t>
+                <w:t xml:space="preserve">hal-01139732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex and dynamic process of sedimentation in Amazonia floodplain lakes: the case of the Quistococha Lake, Peru</w:t>
+                <w:t xml:space="preserve">Hydrological Changes in West Amazonia over the Past 6 Ka Inferred from Geochemical Proxies in the Sediment Record of a Floodplain Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon in the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Geochemistry of the Earth’s Surface meeting, GES 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139612v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate reconstructions in South America and extreme events during the Holocene transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+                <w:t xml:space="preserve">The complex and dynamic process of sedimentation in Amazonia floodplain lakes: the case of the Quistococha Lake, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciane S. Moreira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Macario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Climate changes: Past, Present and Future; Trends Variability and Impacts.PRIMO/CLIMACTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Radiocarbon in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139642v1</w:t>
+                <w:t xml:space="preserve">hal-01139612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mineralogical and Organic Geochemical Overview of the Effects of Holocene Changes in Amazon River Flow on Floodplain Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane S. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,160 +5838,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimatic extreme in the Amazon Basin and associated risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jhan Carlo Espinoza Villar</w:t>
+                <w:t xml:space="preserve">Climate reconstructions in South America and extreme events during the Holocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the Parties.Vocespor El Clima</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lima, Peru</w:t>
+              <w:t xml:space="preserve"> Climate changes: Past, Present and Future; Trends Variability and Impacts.PRIMO/CLIMACTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139732v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohidrologia do rio Amazonas influenciando a sedimentação do Lago Quistococha, Peru</w:t>
               </w:r>
@@ -6004,51 +6016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fraizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6116,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon in the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6211,51 +6223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,285 +6344,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto del cambio climático en la sedimentación y en la acumulación de carbono en los lagos de la Amazonia peruana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
+                <w:t xml:space="preserve">Cambios climáticos del Holoceno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Sifeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chavarri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+                <w:t xml:space="preserve">F.W. da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.G. Molina, J.J. Vacher, A. Gregoire. </w:t>
+              <w:t xml:space="preserve">S.G. Molina; J.J. Vacher; A. Gregoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Perú frente al Cambio Climático. Resultados de investigaciones franco-peruanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.73-84, 2014, 978-2-7099-1906-7</w:t>
+              <w:t xml:space="preserve">, IRD, pp.31-45, 2014, 978-2-7099-1906-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139738v1</w:t>
+                <w:t xml:space="preserve">hal-01139736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambios climáticos del Holoceno</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
+                <w:t xml:space="preserve">Impacto del cambio climático en la sedimentación y en la acumulación de carbono en los lagos de la Amazonia peruana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.W. da Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+                <w:t xml:space="preserve">E. Chavarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S.G. Molina; J.J. Vacher; A. Gregoire. </w:t>
+              <w:t xml:space="preserve">S.G. Molina, J.J. Vacher, A. Gregoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Perú frente al Cambio Climático. Resultados de investigaciones franco-peruanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.31-45, 2014, 978-2-7099-1906-7</w:t>
+              <w:t xml:space="preserve">, IRD, pp.73-84, 2014, 978-2-7099-1906-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139736v1</w:t>
+                <w:t xml:space="preserve">hal-01139738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6765,51 +6777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman-Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Loayza-Muro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14006-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04932369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Amora-Nogueira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Sanders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Enrich-Prast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Silva Monteiro Sanders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coutinho Abuchacra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39006-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Tschoeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Coutinho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Leomil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizele Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02202-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Hf Soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221088233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31258-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia V&#233;liz Rosas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v21i1.1870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman Navarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Llanos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v19i1.1444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Cristina Aniceto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00144-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra Maia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.02.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato C Cordeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PQRKP9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Silva Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Arag&#227;o Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Lamego Sim&#245;es Filho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q2TQJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS3GDZLK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q2KB204-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSAMES.2012.12.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80JTWNF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01456517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9601-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD07HLLC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cecanho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0044-59672011000200003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00588739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187012v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza Villar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Schor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Pinto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macario" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane S. Moreira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza Villar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavarri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. da Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman-Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Loayza-Muro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14006-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04932369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Amora-Nogueira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Sanders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Enrich-Prast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Silva Monteiro Sanders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coutinho Abuchacra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39006-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Tschoeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Coutinho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Leomil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizele Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02202-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Hf Soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221088233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31258-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia V&#233;liz Rosas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v21i1.1870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman Navarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Llanos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v19i1.1444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00144-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra Maia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PV0WL9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PQRKP9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato C Cordeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Silva Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Arag&#227;o Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Lamego Sim&#245;es Filho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q2TQJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS3GDZLK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSAMES.2012.12.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80JTWNF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.06.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q2KB204-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01456517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9601-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD07HLLC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cecanho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0044-59672011000200003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00588739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187012v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza Villar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Schor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Pinto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza Villar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macario" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane S. Moreira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139642v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. da Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavarri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>