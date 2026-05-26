--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1042,295 +1042,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Climate Changes on Carbon Accumulation in High Andean Peatlands During the Last 2 500 Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate and hydrologic controls on late Holocene sediment supply to an Amazon floodplain lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizet Huaman Navarro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James Apaéstegui</w:t>
+                <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecología Aplicada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21704/rea.v19i1.1444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.389-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-020-00144-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922574v1</w:t>
+                <w:t xml:space="preserve">hal-03147383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and hydrologic controls on late Holocene sediment supply to an Amazon floodplain lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Moreira</w:t>
+                <w:t xml:space="preserve">Influence Of Climate Changes on Carbon Accumulation in High Andean Peatlands During the Last 2 500 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yizet Huaman Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Cordeiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Keila Aniceto</w:t>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (4), pp.389-403. </w:t>
+              <w:t xml:space="preserve">Ecología Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-020-00144-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21704/rea.v19i1.1444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147383v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denitrification and associated nitrous oxide and carbon dioxide emissions from the Amazonian wetlands</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Quintana-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,307 +2808,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeofires in Amazon: Interplay between land use change and palaeoclimatic events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2700 calyr BP extreme flood event revealed by sediment accumulation in Amazon floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Silva Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Fernando Lamego Simões Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 415, pp.137-151. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 415, pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139579v1</w:t>
+                <w:t xml:space="preserve">hal-01139598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2700 calyr BP extreme flood event revealed by sediment accumulation in Amazon floodplains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+                <w:t xml:space="preserve">Palaeofires in Amazon: Interplay between land use change and palaeoclimatic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Silva Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Amorim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+                <w:t xml:space="preserve">Renato de Aragão Ribeiro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernando Lamego Simões Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 415, pp.175-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 415, pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139598v1</w:t>
+                <w:t xml:space="preserve">hal-01139579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mineralogical and organic geochemical overview of the effects of Holocene changes in Amazon River flow on three floodplain lakes</w:t>
               </w:r>
@@ -3502,295 +3502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">Palaeohydrological controls on sedimentary organic matter in an Amazon floodplain lake, Lake Maraca (Brazil) during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.08.004⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1903-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00852000v1</w:t>
+                <w:t xml:space="preserve">ird-01458413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeohydrological controls on sedimentary organic matter in an Amazon floodplain lake, Lake Maraca (Brazil) during the late Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciane Moreira</w:t>
+                <w:t xml:space="preserve">Sedimentary evidence of soil organic matter input to the Curuai Amazonian floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (12), pp.1903-1914. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683613508155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01458413v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene paleoenvironmental reconstruction in the Eastern Amazonian Basin: Comprido Lake</w:t>
               </w:r>
@@ -4094,64 +4094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (2), pp.339-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4350,303 +4350,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01456517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uso dos fenóis da lignina no estudo da matéria orgânica na Várzea do Lago Grande Curuái, Pará e no Lago do Caçó, Maranhão, Brasil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Cecanho</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Amazonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (2), pp.195-204. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0044-59672011000200003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00824141v1</w:t>
+                <w:t xml:space="preserve">insu-02885841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
+                <w:t xml:space="preserve">Uso dos fenóis da lignina no estudo da matéria orgânica na Várzea do Lago Grande Curuái, Pará e no Lago do Caçó, Maranhão, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Cecanho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Acta Amazonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0044-59672011000200003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02885841v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00824141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of petrogenic organic carbon in the Amazon floodplain as a source of atmospheric CO2</w:t>
               </w:r>
@@ -4944,51 +4944,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent significant decline of strong carbon peat accumulation rates in tropical Andes related to climate change and glacier retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Llanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Espinoza Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizet Huaman Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5382,51 +5382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatic extreme in the Amazon Basin and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhan Carlo Espinoza Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,372 +5501,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Changes in West Amazonia over the Past 6 Ka Inferred from Geochemical Proxies in the Sediment Record of a Floodplain Lake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Quintana</w:t>
+                <w:t xml:space="preserve">A Mineralogical and Organic Geochemical Overview of the Effects of Holocene Changes in Amazon River Flow on Floodplain Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane S. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fraizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry of the Earth’s Surface meeting, GES 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Vienne, Austria. pp.13948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139609v1</w:t>
+                <w:t xml:space="preserve">hal-01139614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex and dynamic process of sedimentation in Amazonia floodplain lakes: the case of the Quistococha Lake, Peru</w:t>
+                <w:t xml:space="preserve">Hydrological Changes in West Amazonia over the Past 6 Ka Inferred from Geochemical Proxies in the Sediment Record of a Floodplain Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fraizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon in the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Geochemistry of the Earth’s Surface meeting, GES 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139612v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mineralogical and Organic Geochemical Overview of the Effects of Holocene Changes in Amazon River Flow on Floodplain Lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complex and dynamic process of sedimentation in Amazonia floodplain lakes: the case of the Quistococha Lake, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keila Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciane S. Moreira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Macario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Vienne, Austria. pp.13948</w:t>
+              <w:t xml:space="preserve">Radiocarbon in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139614v1</w:t>
+                <w:t xml:space="preserve">hal-01139612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate reconstructions in South America and extreme events during the Holocene transition</w:t>
               </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Campello Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane S. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Aniceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Macario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon in the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6223,51 +6223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Bernardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6350,51 +6350,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambios climáticos del Holoceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6777,51 +6777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman-Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Loayza-Muro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14006-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04932369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Amora-Nogueira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Sanders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Enrich-Prast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Silva Monteiro Sanders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coutinho Abuchacra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39006-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Tschoeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Coutinho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Leomil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizele Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02202-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Hf Soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221088233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31258-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia V&#233;liz Rosas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v21i1.1870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman Navarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Llanos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v19i1.1444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00144-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra Maia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PV0WL9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PQRKP9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato C Cordeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139579v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Silva Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Arag&#227;o Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Lamego Sim&#245;es Filho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q2TQJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS3GDZLK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSAMES.2012.12.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80JTWNF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.06.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q2KB204-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01456517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9601-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD07HLLC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cecanho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0044-59672011000200003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00588739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187012v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza Villar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Schor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Pinto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza Villar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macario" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane S. Moreira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139642v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. da Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavarri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman-Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Willems" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Loayza-Muro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14006-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana-Cobo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Aniceto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Campello Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21170/geonorte.2024.V.15.N.52.219.242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04932369v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Amora-Nogueira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Sanders" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Enrich-Prast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Silva Monteiro Sanders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Coutinho Abuchacra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39006-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Thompson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Tschoeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Coutinho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Leomil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizele Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02202-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Hf Soares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221088233" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31258-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia V&#233;liz Rosas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v21i1.1870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-020-00144-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizet Huaman Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Llanos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21704/rea.v19i1.1444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra Maia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2018.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01683995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02865484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.06.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PV0WL9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fraizy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Quintana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PQRKP9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato C Cordeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Silva Moreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amorim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q2TQJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Arag&#227;o Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernando Lamego Sim&#245;es Filho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.07.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hilton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS3GDZLK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508155" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSAMES.2012.12.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80JTWNF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Mathieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.06.020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q2KB204-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03620500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D93MJBRR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01456517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-012-9601-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD07HLLC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00824141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cecanho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0044-59672011000200003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00588739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice Bourgoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cochonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W20LG63-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187012v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Espinoza Villar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528373v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Schor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Pinto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza Villar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane S. Moreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macario" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139642v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roeser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. da Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139738v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chavarri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>