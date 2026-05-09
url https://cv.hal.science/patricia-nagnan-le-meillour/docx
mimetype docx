--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -3500,419 +3500,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the general odorant-binding protein 2 in the molecular coding of odorants in Mamestra brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of pheromone synergists in american palm weevil, Rhynchophorus palmarum, and attraction of related dynamis borassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bohbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.H. Cain</w:t>
+                <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rafael Esteban-Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (1), pp.155-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005497613214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694893v1</w:t>
+                <w:t xml:space="preserve">hal-02699029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemosensory proteins from the proboscis of Mamestra brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the general odorant-binding protein 2 in the molecular coding of odorants in Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 25, pp.541-553</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267, pp.6708-6714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695300v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pheromone synergists in american palm weevil, Rhynchophorus palmarum, and attraction of related dynamis borassi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemosensory proteins from the proboscis of Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Perthuis</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25, pp.541-553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1005497613214⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02699029v1</w:t>
+                <w:t xml:space="preserve">hal-02695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant pheromone binding protein 1 from Mamestra brassicae (MbraPBP1). Functional and structural characterization</w:t>
               </w:r>
@@ -4013,592 +4013,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of two pheromone binding proteins in the cabbage armyworm Mamestra brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">cDNA cloning and sequence determination of the pheromone biosynthesis activating neuropeptide of Mamestra brassicae : a new member of the PBAN family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">M. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 28, pp.815-818</w:t>
+              <w:t xml:space="preserve">, 1998, 28, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694392v1</w:t>
+                <w:t xml:space="preserve">hal-02693208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 253, pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and bacterial expression of a general odorant-binding protein from the cabbage armyworm Mamestra brassicae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning of two pheromone binding proteins in the cabbage armyworm Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 258, pp.768-774</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28, pp.815-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687975v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des protéines liant les odeurs (OBP) dans la transduction olfactive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular cloning and bacterial expression of a general odorant-binding protein from the cabbage armyworm Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annee Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 258, pp.768-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338485v1</w:t>
+                <w:t xml:space="preserve">hal-02687975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cDNA cloning and sequence determination of the pheromone biosynthesis activating neuropeptide of Mamestra brassicae : a new member of the PBAN family</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des protéines liant les odeurs (OBP) dans la transduction olfactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28, pp.251-258</w:t>
+              <w:t xml:space="preserve">Annee Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693208v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,64 +4636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pheromone binding proteins of the moth Mamestra brassicae : specificity of ligand binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,269 +4984,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the metathoracic scent glands of Lincus malevolus (Rolston) and L. spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the nymphal and imaginal scent gland systems of Lincus spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.F. Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 23 (4), pp.355-370</w:t>
+              <w:t xml:space="preserve">, 1994, 23 (4), pp.371-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715658v1</w:t>
+                <w:t xml:space="preserve">hal-02708563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the nymphal and imaginal scent gland systems of Lincus spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the metathoracic scent glands of Lincus malevolus (Rolston) and L. spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.F. Llosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 23 (4), pp.371-382</w:t>
+              <w:t xml:space="preserve">, 1994, 23 (4), pp.355-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708563v1</w:t>
+                <w:t xml:space="preserve">hal-02715658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of sex pheromone biosynthesis in the moth Mamestra brassicae by the pheromone biosynthesis activating neuropeptide</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie chimique des charancons des palmiers, Rhynchophorus spp. (Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 47 (3), pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5808,238 +5808,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hairpencil secretion from the male Mamestra brassicae (L.) (Lepidoptera: Noctuidae) and electrogram studies</w:t>
+                <w:t xml:space="preserve">Identification of hairpencil secretion from male Mamestra brassicae (L.) (Lepidoptera : Noctuidae) and electroantennogram studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 17 (1), pp.239-246. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715814v1</w:t>
+                <w:t xml:space="preserve">hal-03338496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hairpencil secretion from male Mamestra brassicae (L.) (Lepidoptera : Noctuidae) and electroantennogram studies</w:t>
+                <w:t xml:space="preserve">Identification of hairpencil secretion from the male Mamestra brassicae (L.) (Lepidoptera: Noctuidae) and electrogram studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 17 (1), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00994436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338496v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpenes from the Maritime pine wood Pinus pinaster: Toxins for subterranean termites of the genus Reticulitermes (Isoptera: Rhinothermitidae)?</w:t>
               </w:r>
@@ -8491,51 +8491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="898D2E8F"/>
+    <w:nsid w:val="58D0D8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-nagnan-le-meillour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077633547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1033412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mechin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asproni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.936838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jawhara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Sankarganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy N. Kirkwood" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaraman Angayarkanni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Achiraman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.989409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delsart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6194-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumant Vyas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brimau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9820-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ8N1VB1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.04.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2362CDCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abderrahmani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zanetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9645-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D99ADFD891B9514C4062EDFCA6441878399CF186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9663-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77PCPTCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pageat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Cain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.01.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD5SXK4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin-Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guiraudie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltud Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Maibeche Coisne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ramoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grolli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Conti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010368200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Vogt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramachandran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Esteban-Duran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perthuis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005497613214" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNNHVTNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campanacci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tegoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Egloff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ammar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maibeche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Llosa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillaumin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708563v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Jurenka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ljungberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lofstedt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salzemann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00993752" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07881CCA348702A9682A22848C9B182C61F47FB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00994436" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TNT484Z7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Houdou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafont-Lecuelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Potelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dillenbourgh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Camp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reynaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morley&#8208;fletcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-nagnan-le-meillour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077633547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1033412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mechin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asproni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.936838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jawhara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Sankarganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy N. Kirkwood" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaraman Angayarkanni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Achiraman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.989409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delsart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6194-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumant Vyas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brimau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9820-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ8N1VB1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.04.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2362CDCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abderrahmani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zanetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9645-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D99ADFD891B9514C4062EDFCA6441878399CF186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9663-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77PCPTCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pageat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Cain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.01.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD5SXK4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin-Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guiraudie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltud Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Maibeche Coisne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ramoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grolli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Conti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010368200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Vogt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Esteban-Duran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perthuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005497613214" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNNHVTNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramachandran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campanacci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tegoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ammar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Egloff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maibeche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Llosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillaumin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Jurenka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ljungberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lofstedt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salzemann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00993752" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07881CCA348702A9682A22848C9B182C61F47FB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00994436" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TNT484Z7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Houdou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafont-Lecuelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Potelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dillenbourgh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Camp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reynaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morley&#8208;fletcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>