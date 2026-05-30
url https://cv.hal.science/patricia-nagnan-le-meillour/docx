--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -731,295 +731,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The olfactory secretome varies according to season in female sheep and goat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Cann</w:t>
+                <w:t xml:space="preserve">Identification of potential chemosignals in the European water vole Arvicola terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chabi</w:t>
+                <w:t xml:space="preserve">Amandine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Delsart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+                <w:t xml:space="preserve">Maurane Grandmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (18378), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6194-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347395v1</w:t>
+                <w:t xml:space="preserve">hal-02400712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potential chemosignals in the European water vole Arvicola terrestris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+                <w:t xml:space="preserve">The olfactory secretome varies according to season in female sheep and goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Descamps</w:t>
+                <w:t xml:space="preserve">Malika Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurane Grandmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (18378), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54935-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6194-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400712v1</w:t>
+                <w:t xml:space="preserve">hal-02347395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding Specificity of Native Odorant-Binding Protein Isoforms Is Driven by Phosphorylation and O-N-Acetylglucosaminylation in the Pig Sus scrofa</w:t>
               </w:r>
@@ -2220,315 +2220,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylalanine 35 and tyrosine 82 are involved in the uptake and release of ligand by porcine odorant-binding protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural ligands of porcine olfactory binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Abderrahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2009.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (7), pp.741-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-009-9645-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394583v1</w:t>
+                <w:t xml:space="preserve">hal-02662363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ligands of porcine olfactory binding proteins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenylalanine 35 and tyrosine 82 are involved in the uptake and release of ligand by porcine odorant-binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brimau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (7), pp.741-751. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1794 (8), pp.1142-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-009-9645-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2009.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662363v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation of native porcine olfactory binding proteins</w:t>
               </w:r>
@@ -2650,307 +2650,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and chemical supports for a transnatal olfactory continuity through sow maternal fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Heterologous expression of piglet odorant-binding protein in Pichia pastoris: a comparative structural and functional characterization with native forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Slomianny</w:t>
+                <w:t xml:space="preserve">Olivier Clot-Faybesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pageat</w:t>
+                <w:t xml:space="preserve">Patrick Pageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malosse</w:t>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H. Cain</w:t>
+                <w:t xml:space="preserve">Anne-Hélène Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.241-251. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bji020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674395v1</w:t>
+                <w:t xml:space="preserve">hal-02672974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous expression of piglet odorant-binding protein in Pichia pastoris: a comparative structural and functional characterization with native forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Biochemical and chemical supports for a transnatal olfactory continuity through sow maternal fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pageat</w:t>
+                <w:t xml:space="preserve">Marie-Christine Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Malosse</w:t>
+                <w:t xml:space="preserve">P. Pageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Cain</w:t>
+                <w:t xml:space="preserve">C. Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.01.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bji020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02672974v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and molecular cloning of putative odorant-binding proteins from the american palm weevil, Rhynchophorus palmarum L</w:t>
               </w:r>
@@ -3057,64 +3057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiraudie-Capraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guiraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iltud Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Grolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virna Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (10), pp.7150-7155. </w:t>
@@ -3500,419 +3500,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pheromone synergists in american palm weevil, Rhynchophorus palmarum, and attraction of related dynamis borassi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the general odorant-binding protein 2 in the molecular coding of odorants in Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Rochat</w:t>
+                <w:t xml:space="preserve">Joseph Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267, pp.6708-6714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699029v1</w:t>
+                <w:t xml:space="preserve">hal-02694893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the general odorant-binding protein 2 in the molecular coding of odorants in Mamestra brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemosensory proteins from the proboscis of Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 267, pp.6708-6714</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25, pp.541-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694893v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemosensory proteins from the proboscis of Mamestra brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of pheromone synergists in american palm weevil, Rhynchophorus palmarum, and attraction of related dynamis borassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Ramachandran</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rafael Esteban-Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (1), pp.155-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1005497613214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695300v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant pheromone binding protein 1 from Mamestra brassicae (MbraPBP1). Functional and structural characterization</w:t>
               </w:r>
@@ -4013,592 +4013,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cDNA cloning and sequence determination of the pheromone biosynthesis activating neuropeptide of Mamestra brassicae : a new member of the PBAN family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+                <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.C. François</w:t>
+                <w:t xml:space="preserve">F. Sobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ammar</w:t>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28, pp.251-258</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 253, pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693208v1</w:t>
+                <w:t xml:space="preserve">hal-02692605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a new class of odorant-binding proteins in the moth Mamestra brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular cloning of two pheromone binding proteins in the cabbage armyworm Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sobrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 253, pp.489-494</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28, pp.815-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692605v1</w:t>
+                <w:t xml:space="preserve">hal-02694392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of two pheromone binding proteins in the cabbage armyworm Mamestra brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular cloning and bacterial expression of a general odorant-binding protein from the cabbage armyworm Mamestra brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.P. Egloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28, pp.815-818</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 258, pp.768-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694392v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and bacterial expression of a general odorant-binding protein from the cabbage armyworm Mamestra brassicae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des protéines liant les odeurs (OBP) dans la transduction olfactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 258, pp.768-774</w:t>
+              <w:t xml:space="preserve">Annee Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687975v1</w:t>
+                <w:t xml:space="preserve">hal-03338485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des protéines liant les odeurs (OBP) dans la transduction olfactive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">cDNA cloning and sequence determination of the pheromone biosynthesis activating neuropeptide of Mamestra brassicae : a new member of the PBAN family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annee Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338485v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of antennal cells of Mamestra brassicae : morphology of cell types and evidence for biosynthesis of pheromone-binding proteins in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,64 +4636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pheromone binding proteins of the moth Mamestra brassicae : specificity of ligand binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Maïbèche-Coisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,498 +4755,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOFMS identification of &amp;quot;odorant binding proteins&amp;quot; (OBPs) electroblotted onto poly(vinylidence difluoride) membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterization of multiple forms of odorant/pheromone binding proteins in the antennae of Mamestra brassicae (Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Blais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bolbach</w:t>
+                <w:t xml:space="preserve">M. Maibeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Tabet</w:t>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 10, pp.1-4</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26 (1), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687166v1</w:t>
+                <w:t xml:space="preserve">hal-02690367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of multiple forms of odorant/pheromone binding proteins in the antennae of Mamestra brassicae (Noctuidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOFMS identification of &amp;quot;odorant binding proteins&amp;quot; (OBPs) electroblotted onto poly(vinylidence difluoride) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+                <w:t xml:space="preserve">Gérard Bolbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Descoins</w:t>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26 (1), pp.59-67</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690367v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the nymphal and imaginal scent gland systems of Lincus spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the metathoracic scent glands of Lincus malevolus (Rolston) and L. spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.F. Llosa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 23 (4), pp.371-382</w:t>
+              <w:t xml:space="preserve">, 1994, 23 (4), pp.355-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708563v1</w:t>
+                <w:t xml:space="preserve">hal-02715658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the metathoracic scent glands of Lincus malevolus (Rolston) and L. spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine structure and physicochemical analysis of the nymphal and imaginal scent gland systems of Lincus spurcus (Rolston) (Heteroptera : Pentatomidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.F. Llosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 23 (4), pp.355-370</w:t>
+              <w:t xml:space="preserve">, 1994, 23 (4), pp.371-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715658v1</w:t>
+                <w:t xml:space="preserve">hal-02708563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of sex pheromone biosynthesis in the moth Mamestra brassicae by the pheromone biosynthesis activating neuropeptide</w:t>
               </w:r>
@@ -5357,77 +5357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie chimique des charancons des palmiers, Rhynchophorus spp. (Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,251 +5476,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and identification of volatile compounds of fermented oil palm sap (palm wine), candidate attractants for the palm weevil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Rochat</w:t>
+                <w:t xml:space="preserve">Leaf-cutting ant Atta laevigata (Formicidae: Attini) marks its territory with colony-specific dufour gland secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salzemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18 (2), pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00993752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711581v1</w:t>
+                <w:t xml:space="preserve">hal-02713190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-cutting ant Atta laevigata (Formicidae: Attini) marks its territory with colony-specific dufour gland secretion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Jaffe</w:t>
+                <w:t xml:space="preserve">Extraction and identification of volatile compounds of fermented oil palm sap (palm wine), candidate attractants for the palm weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Rochat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 47 (3), pp.135-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02713190v1</w:t>
+                <w:t xml:space="preserve">hal-02711581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of compounds from the eggs of Ostrinia nubilalis and Mamestra brassicae having kairomone activity on Trichogramma brassicae</w:t>
               </w:r>
@@ -5808,238 +5808,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hairpencil secretion from male Mamestra brassicae (L.) (Lepidoptera : Noctuidae) and electroantennogram studies</w:t>
+                <w:t xml:space="preserve">Identification of hairpencil secretion from the male Mamestra brassicae (L.) (Lepidoptera: Noctuidae) and electrogram studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 17 (1), pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00994436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338496v1</w:t>
+                <w:t xml:space="preserve">hal-02715814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of hairpencil secretion from the male Mamestra brassicae (L.) (Lepidoptera: Noctuidae) and electrogram studies</w:t>
+                <w:t xml:space="preserve">Identification of hairpencil secretion from male Mamestra brassicae (L.) (Lepidoptera : Noctuidae) and electroantennogram studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nagnan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Frerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 17 (1), pp.239-246. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02715814v1</w:t>
+                <w:t xml:space="preserve">hal-03338496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpenes from the Maritime pine wood Pinus pinaster: Toxins for subterranean termites of the genus Reticulitermes (Isoptera: Rhinothermitidae)?</w:t>
               </w:r>
@@ -7449,312 +7449,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of putative OBP/PBP in the bee</w:t>
+                <w:t xml:space="preserve">Microdiversity of odorant-binding proteins in insects: the first step of odor discrimination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Masson</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maibeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRO XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Blois, France</w:t>
+              <w:t xml:space="preserve">Conférence J. Monod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775252v1</w:t>
+                <w:t xml:space="preserve">hal-02776721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdiversity of odorant-binding proteins in insects: the first step of odor discrimination?</w:t>
+                <w:t xml:space="preserve">Characterization of putative OBP/PBP in the bee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Descoins</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Danty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence J. Monod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Aussois, France</w:t>
+              <w:t xml:space="preserve">ECRO XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776721v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical purification and molecular cloning of odorant-binding proteins-like of the honeybee Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des insectes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8491,51 +8491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58D0D8CD"/>
+    <w:nsid w:val="8FAA309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-nagnan-le-meillour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077633547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1033412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mechin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asproni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.936838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jawhara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Sankarganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy N. Kirkwood" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaraman Angayarkanni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Achiraman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.989409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delsart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6194-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumant Vyas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brimau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9820-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ8N1VB1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.04.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2362CDCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abderrahmani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zanetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9645-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D99ADFD891B9514C4062EDFCA6441878399CF186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9663-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77PCPTCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pageat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Cain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.01.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD5SXK4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin-Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guiraudie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltud Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Maibeche Coisne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ramoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grolli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Conti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010368200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Vogt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Esteban-Duran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perthuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005497613214" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNNHVTNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramachandran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campanacci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tegoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ammar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Egloff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maibeche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Llosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillaumin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715658v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Jurenka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ljungberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lofstedt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salzemann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00993752" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07881CCA348702A9682A22848C9B182C61F47FB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00994436" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TNT484Z7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Houdou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafont-Lecuelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Potelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dillenbourgh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Camp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reynaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morley&#8208;fletcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-nagnan-le-meillour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4527-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077633547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1033412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mechin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asproni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chabaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.936838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jawhara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091803" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj Sankarganesh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy N. Kirkwood" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaraman Angayarkanni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Achiraman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.989409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grandmougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54935-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Delsart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6194-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00816" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouclon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2015.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7923RHMD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tahtouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Garcon-Bocquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Croq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Vizioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumant Vyas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Danvic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brimau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brimau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cornard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9820-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQ8N1VB1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abderrahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zanetta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9645-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D99ADFD891B9514C4062EDFCA6441878399CF186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.04.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2362CDCV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Michalski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9663-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-77PCPTCP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clot-Faybesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pageat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Cain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.01.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD5SXK4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pageat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Cain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin-Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraudie-Capraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guiraudie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltud Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Maibeche Coisne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Francois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ramoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grolli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Conti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010368200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Vogt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bohbot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramachandran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Rochat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Esteban-Duran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perthuis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005497613214" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PNNHVTNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Campanacci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambillau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tegoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sobrio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che-Coisne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687975v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Egloff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ammar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lettere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dubroca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maibeche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descoins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Blais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Llosa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillaumin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708563v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Jurenka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ljungberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lofstedt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713190v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salzemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Tellier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00993752" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07881CCA348702A9682A22848C9B182C61F47FB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00994436" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TNT484Z7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Houdou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foulquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734584v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafont-Lecuelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Potelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dillenbourgh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642256v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leroy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415893v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775252v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774999v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03203212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Meillour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Camp" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Reynaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morley&#8208;fletcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Hilliou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806080v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>