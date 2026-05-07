--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -823,433 +823,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber fossils of sooty moulds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptionally preserved insect fossils in the Late Jurassic lagoon of Orbagnoux (Rhône Valley, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander-R. Schmidt</w:t>
+                <w:t xml:space="preserve">Régis Krieg Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Beimforde</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00877341v1</w:t>
+                <w:t xml:space="preserve">hal-01497044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally preserved insect fossils in the Late Jurassic lagoon of Orbagnoux (Rhône Valley, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Nel</w:t>
+                <w:t xml:space="preserve">Halyomorpha halys (Stål 1855) en Ile de France (Hemiptera: Pentatomidae : Pentatominae) : surveillons la punaise diabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Horellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pluot-Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.510⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (3-4), pp.257-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00379271.2014.990250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497044v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halyomorpha halys (Stål 1855) en Ile de France (Hemiptera: Pentatomidae : Pentatominae) : surveillons la punaise diabolique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">Amber fossils of sooty moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander-R. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Beimforde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla J. Seyfullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Elena Wege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Horellou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heinrich Dorfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00379271.2014.990250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01552990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00877341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil thrips of the family Uzelothripidae suggest 53 million years of morphological and ecological stability</w:t>
               </w:r>
@@ -1346,712 +1346,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garrouste et al. reply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
+                <w:t xml:space="preserve">The earliest known holometabolous insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Clément</w:t>
+                <w:t xml:space="preserve">Patrick Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Engel</w:t>
+                <w:t xml:space="preserve">Alexander A. Prokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 494 (7437), pp.E4-E5. </w:t>
+              <w:t xml:space="preserve">, 2013, 503 (7475), pp.257+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533550v1</w:t>
+                <w:t xml:space="preserve">hal-01546398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest known holometabolous insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">Garrouste et al. reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Roques</w:t>
+                <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A. Prokin</w:t>
+                <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 503 (7475), pp.257+. </w:t>
+              <w:t xml:space="preserve">, 2013, 494 (7437), pp.E4-E5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature11888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546398v1</w:t>
+                <w:t xml:space="preserve">hal-03533550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Clément</w:t>
+                <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di-Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 488 (7409), pp.82 - 85. </w:t>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 273 (5), pp.480-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmor.11036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552865v1</w:t>
+                <w:t xml:space="preserve">hal-01546399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Di-Ying Huang</w:t>
+                <w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546399v1</w:t>
+                <w:t xml:space="preserve">hal-03332954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Maurizot</w:t>
+                <w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 488 (7409), pp.82 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332954v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t>
               </w:r>
@@ -2076,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rocques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Fedhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,51 +2975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Gohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,340 +3060,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The InhA2 metalloprotease of Bacillus thuringiensis strain 407 is required for pathogenicity in insects infected via the oral route</w:t>
+                <w:t xml:space="preserve">Distinct clpP Genes Control Specific Adaptive Responses in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Fedhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Nel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 194 (12), pp.3296-3304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.184.12.3296-3304.2002⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 184 (20), pp.5554-5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.184.20.5554-5562.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681382v1</w:t>
+                <w:t xml:space="preserve">pasteur-02870277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct clpP Genes Control Specific Adaptive Responses in Bacillus thuringiensis</w:t>
+                <w:t xml:space="preserve">The InhA2 metalloprotease of Bacillus thuringiensis strain 407 is required for pathogenicity in insects infected via the oral route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Fedhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 184 (20), pp.5554-5562. </w:t>
+              <w:t xml:space="preserve">, 2002, 194 (12), pp.3296-3304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.184.20.5554-5562.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.184.12.3296-3304.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02870277v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct clpP genes control specific adaptative responses in Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Fedhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 184 (20), pp.5554-5562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.184.20.5554-5562.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682141v1</w:t>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wagner Parsimony using morphological characters: a new method for palaeosynecological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Petrulevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,51 +3855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04038667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pe&#241;alver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.2023139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1320" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21938-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Bechly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P. Retana-Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Azar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.841781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Beimforde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla J. Seyfullah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Elena Wege" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Dorfelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.07.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BVG7MPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Krieg Jacquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pluot-Sigwalt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2014.990250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Baessler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Prokin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12629" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hodebert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2011.598578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Penalver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad C. Labandeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delclos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120499109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Petrulevicus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2010.10697669" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svojtka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000948107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prokop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Steyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillemet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.12.3296-3304.2002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.20.5554-5562.2002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chassot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boistel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petrulevicius" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04038667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pe&#241;alver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2021.2023139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02611604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1320" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03975220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21938-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Bechly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel P. Retana-Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Azar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.841781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Krieg Jacquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pluot-Sigwalt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2014.990250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander-R. Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Beimforde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla J. Seyfullah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Elena Wege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Dorfelt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2013.07.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BVG7MPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Baessler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Prokin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hodebert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2011.598578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Penalver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad C. Labandeira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delclos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1120499109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian F. Petrulevicus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2010.10697669" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svojtka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000948107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rocques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prokop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Steyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Fedhila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillemet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.9.2820-2825.2003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.20.5554-5562.2002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.12.3296-3304.2002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682141v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chassot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boistel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petrulevicius" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>