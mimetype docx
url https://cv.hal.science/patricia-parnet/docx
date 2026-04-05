--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Parnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE UMR 1280 PhAN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6014-1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086156942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote néonatal et comportement alimentaire chez l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (6), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (5), pp.100339. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters Postnatal Growth and Brain Lipid Sensing in Female Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15020463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S. Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1464. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12051464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (15), pp.5428. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient intake during pregnancy and lactation on the endocrine pancreas of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Suzanne Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2708. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal consumption of oligosaccharides greatly increases l-cell density without significant consequence for adult eating behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11091967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sodium butyrate impacts brain metabolism and hippocampal neurogenesis, with limited effects on gut anatomy and function in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.2160-2171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201700547RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein restriction during lactation induces early and lasting plasma metabolomic and hepatic lipidomic signatures of the offspring in a rodent programming model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.124-141. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiotes transférés de la mère à l’enfant jouent-t-ils un rôle dans l’origine développementale de la santé et des maladies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408031448739663E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet Consumption Leads to Profound Plasticity and GABAergic Phenotype Changes within Hypothalamus and Reward Pathway from Birth to Sexual Maturity in Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.216. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high methyl donor alters gene expression in IGF system in male offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2016-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of vagal sensitivity to cholecystokinin in rats born with intrauterine growth retardation and consequence on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Ndjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.S686-S687. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Citrulline supplementation enhances fetal growth and protein synthesis in rats with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (3), pp.532-541. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.221267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha-Galacto-oligosaccharides Dose-Dependently Reduce Appetite and Decrease Inflammation in Overweight Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doneal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (9), pp.2052 - 2059. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.204909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine L. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of foetal and post-natal nutritional periods on feeding regulation in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (1), pp.188-201. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Content and Methyl Donors in Maternal Diet Interact to Influence the Proliferation Rate and Cell Fate of Neural Stem Cells in Rat Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (10), pp.4200-4217. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu6104200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donor in the perinatal period reduces postnatal leptin secretion in rat and interacts with the effect of protein content in diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (7), pp.3292 - 3302. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr2003193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamus integrity and appetite regulation in low birth weight rats reared artificially on a high-protein milk formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (10), pp.956-963. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain cyclooxygenase-2 mediates interleukin-1-induced cellular activation in preoptic and arcuate hypothalamus, but not sickness symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of &amp;quot;catch-up growth&amp;quot; affects metabolism and appetite regulation in male rats born with intrauterine growth restriction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297 (3), pp.R813-24. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00201.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome métabolique : une histoire d'empreinte nutritionnelle et d'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-007-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways of interleukin-1 actions in the brain : anatomical distribution of phospho-ERK1/2 in the brain of rat treated systemically with interleukin-1beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 134 (3), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP binding cassette transporter ABC1 is required for the release of interleukin-1beta by P2X7-stimulated and lipopolysaccharide-primed mouse Schwann cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Amédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.511-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activates in vivo the synthesis of inducible Cox-2 in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the cerebral NFKB pathway inhibits interleukin-1 beta-induced sickness behavior and c-Fos expression in various brain nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.npp.1300755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation and release of interleukin-1beta by lypopolysaccharide-primed mouse Schwann cells require the stimulation of P2X7 receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (33), pp.30732-30740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear factor kB nuclear translocation as a crucial marker of brain response to interleukin-1. A study in rat and interleukin-1 type I deficient mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.1024-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activation in mouse pituitary : comparison of response to interleukin-1 beta and lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (2), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and regulation of interleukin-1 receptors in the brain. Role in cytokines-induced sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine-induced sickness behaviour : mechanisms and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.154-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone up-regulates type II IL-1 receptor in mouse primary activated astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.901-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interleukin-1 receptor antagonist isoform expression in the brain of lipopolysaccharide-treated rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-10 and IL-4 regulate type-I and type-II IL-1 receptors expression on IL-1beta-activated mouse primary astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.726-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the hypothalamic-pituitary-adrenal axis in IL-1 beta-converting enzyme-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interleukin-1 beta and tumour necrosis factor-alpha in lipopolysaccharide-induced sickness behaviour: a study with interleukin-1 type 1 receptor-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4447-4456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 signaling in mouse astrocytes involves Akt: a study with interleukin-4 and interkeukin-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.427-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of interleukin-1 receptor antagonist isoforms by microglia in mixed rat glial cells stimulated by lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.682-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-4 and interleukin-10 regulate IL1-beta induced mouse primary astrocyte activation: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of p80 and p68 interleukin-1 receptor proteins in the brain of adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Vanhoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 93, pp.194-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of brain type II interleukin-1 receptors potentiates IL1-beta-induced anorexia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain type I but not type II IL-1 receptors mediate the effects of IL-1-beta on behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 274, pp.R735-R740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cloning and characterization of human MyD88 : a member of an IL-1 receptor related family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 402, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cytokine gene expression in the central nervous system by glucocorticoids : Mechanisms and functional consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (Suppl1), pp.S75-S80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipopolysaccharide and glucocorticoids on expression of interleukin-1á converting enzyme in the pituitary and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Hoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 68, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1Rrp is a novel receptor-like molecule similar to the type I Interleukine-1 receptor and its homologues T1/ST2 and IL-1R AcP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Dower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (8), pp.3967-3970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual expression of p80 type I and p68 type II interleukine-1 receptors on anterior pituitary cells synthesizing growth hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Frawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 137 (9), pp.4027-4036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T1/ST2 signaling establihes it as a member of an expanding interleukin-1 receptor family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mitcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gerhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (10), pp.5777-5783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrenalectomy enhances pro-inflammatory cytokines gene expression, in the spleen, pituitary and brain of mice in response to lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiaphragmatic vagotomy blocks induction of IL-1béta mRNA in mice brain in response to peripheral LPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268, pp.R1327-R1331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone regulates behavioral effects of lipopolysaccharide and interleukin-1-beta in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 269 (38), pp.R154-R159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous glucocorticoids down regulate central effects of interleukin-1-beta on body temperature and behaviour in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 702, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress downregulates lipopolysaccharide-induced expression of proinflammatory cytokines in the spleen, pituitary, and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive reverse transcriptase-polymerase chain reaction using a synthetic internal RNA standard to quantitate transcripts for leukocyte-derived hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharide induces sickness behaviour in rats by a vagal mediated mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.499-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral administration of lipopolysaccharide induces the expression of cytokine transcripts in the brain and pituitary of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between tumor necrosis factor alpha and interleukin-1 in the induction of sickness behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19 (2), pp.197-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of type I and type II interleukin-1 receptors in mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amindari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunke-Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of two types of interleukin-1 receptors in the murine pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Brunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 receptor antagonist blocks effects of IL-1à and IL-1á on social behaviour and body weight in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachykinin receptor cross-talk. Immunological cross-reactivity between the external domains of the substance K and substance P receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrous cycle variations in gonadotropin-releasing hormone, substance P and beta-endorphin contents in the median eminence, the arcuate nucleus and the medial preoptic nucleus in the rat : a detailed analysis of proestrus changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palkovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2 (3), pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-endocrine interaction on lymphocytes : testosterone-induced modulation of the lymphocyte substance P receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 30 (1-6), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des préférences alimentaires sur 6 campus universitaires européens par une expérience de choix discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's for lunch? Eliciting preferences for food on university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuHEA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Economics Association, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal gut microbiome alteration has enduring effects on offspring's metabolic programming and neuroendocrine plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title: Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de la SNE Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 éme colloque de la société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNE, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do early nutrition and metabolic status of the parents influence the child’s eating behavior?, Early factors of vulnerability to eating disorders: environment, genes and other risks factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFAB-R Paris 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération Française Anorexie Boulimie (FFAB). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal microbiota composition impacts rat feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès internationnal Recherche Fédération Française Anoréxie Boulimie FFAB-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du système nerveux central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified early fecal microbiota and feeding behavior of transplanted rat offspring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde à la 2e édition du Nantes Food Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage à Nantes et le magazine spécialisé l’Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine dévelopmentale des maladies et de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nutrition d’Hier à Aujourd’hui et pour Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’ÉTÉ de Nutrition 2018. Clermont-Ferrand, FRA., Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une sous nutrition protéique pendant la vie foetale et périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early intestinal microbiota modification by oligosaccharides program adult eating behavior in rats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nationales sur les troubles comportement alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ECNP Congress Plenary invited conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early restoration of gut barrier function abrogates the long-term neurobehavioral effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual conference of the Inter-national Society of Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nobecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2016, Munich, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet influence imprinted gene expression in offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game of Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication tout public : Participation à l’initiative Inserm-Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train des Saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gare de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteins and lipid metabolism: lipoprotein metabolism. ldl receptor (ldlr) expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Innsbruck, Austria. pp.2, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.07.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des 3émes rencontres du Grand Forum des Tout-petits : Les 1000 premiers jours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3émes Rencontres du Grand Forum des Tout-Petits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du cerveau : l’alimentation idéale pour chaque âge de la vie : Cerveau et nutrition Article « Développement cérébral : l’importance de l’alimentation maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web national Inra canal Grand public (http://www.inra.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du neurodéveloppement dans un modèle expérimental de RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN), FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effect of citrulline and arginine in a model of intrauterine growth restriction : role of hormones and placental amino-acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Misbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de la Société Francophone pour la recherche et l'éducation sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOHaD. FRA., Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Bristish society of endocrinology and the French Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donors in maternal diet affects postnatal down regulation of Igf2, Igf2r and H19 genes in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein and methyl donor content in maternal diet on proliferation and differentiation of hippocampal neural stem cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early catch-up growth after intrauterine growth restriction alters central leptin signal and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet during preconceptual period, gestation and lactation affect fetal and postnatal growth, energy metabolism and gene expression in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Claude Bernard : Cerveau et Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium of The Journal of Steroid Biochemistry : "Recent Advances in Steroid Biochemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46éme colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P28. Neonatal transfer of maternal microbiota has a lasting effect on the feeding behavior of the offspring through the homeostatic and reward system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 eme colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of certain targets of the m6A RNA methylation complex as responsible for impaired neural stem cell differentiation in the protein-restricted fetal hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop: Epigenome inheritance and reprogramming in health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokininergic signaling exerts major control on cortico-striatal synaptic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg - à distance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d'obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel scientifique Mibiogate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the inappropriate food preferences in offspring of low protein-diet fed dams but modifies the glutamatergic and dopaminergic circuits in hypothalamus and reward pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition during gestation alters fetal hypothalamus development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un enrichissement maternel en oméga 3 pendant la gestation et la lactation sur la descendance dans un modèle de dénutrition protéique maternelle chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in early intestinal microbiota induced by transfers of vaginal, milk-associated and fecal microbiota from pregnant mothers do not program intestinal microbiota in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference World of Microbiome: Pregnancy, Birth and Infancy (WoMPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified central neural circuits leading to eating behavior modulations in transplanted rat pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d’obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes", Journées scientifiques de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From epigenome towards epitranscriptome in cell fate choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Capri, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert néonatal de microbiotes associés à l’obésité ou à la minceur modifie le comportement alimentaire de la descendance à court et moyen termes chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Ben Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an unbalanced diet on the acquisition of food preferences and the development of reward circuits in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the programming of food preferences in offspring of Western-Diet-fed rat dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Western Diet” feeding of rat dams leads to profound plasticity and GABAergic phenotype changes within reward pathway from birth to sexual maturity in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet consumption leads to a profound change in plasticity and GABAergic phenotype within hypothalamus and reward pathway from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SF-DOhAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal over-nutrition on the developing sweet/fatty taste and the ontogeny of brain reward pathway, from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high fat diet-induced hypothalamic plasticity modified by intrauterine growth restriction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neele Dellschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France. , 6 (Suppl 1), 2015, J Dev Orig Health Dis. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et pathologie des barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Physiologie et pathologie des barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine développementale de la santé et des maladies et épigénétique. 2. colloque de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 6, 50 p., 2014, Journal of Developmental Origins of Health and Disease. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perte de sensibilité vagale à la cholécystokinine chez le rat adulte né avec un retard de croissance intra-utérin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013, Proceedings and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does high protein neonatal feeding program metabolic syndrome in adulthood? A study in a rodent model of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4 (Supplement 1), pp.S3-S47, 2013, Journal of Developmental Origins of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal peptides and first meal pattern following energy restriction in a rat model of intra-uterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Nutrition &amp; Growth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of citrulline supplementation on fetal growth, and protein synthesis in a rodent model of intrauterine growth restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4,supplement1, pp.S3-S47, 2013, Journal of Developmental Origin of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrulline Enhances Fetal Growth and Protein Synthesis in a Model of Intra-Uterine Growth Restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 2 (Suppl.), 2011, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174411000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau en lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405, 2019, 978-2-7381-4845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes enceintes/Empreinte fœtale, Chapitre 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité infantile :le poids de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame n°6 : Sciences et Société Alimentation Mondes Agricoles et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité mieux comprise. Quand l’obésité n’est pas génétique. Elle peut être transmise par la mère, via des bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’actualité scientifique en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, Juin-Aout 2019, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rôle clé du microbiote tout au long de la vie. Nutritioninfos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des professionnels de la nutrition et de la diététique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Juin 2018, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life nutrition and long term appetite regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Life Nutrition, Adult Health, and Development : Lessons from Changing Dietary Patterns, Famines, and Experimental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2013, 978-1-62417-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines, sickness behavior, and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psuchoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2007, 0-12-088576-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine effects on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sickness behavior : a neuroimmune-based response to infectious disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-immune interactions in neurologic and psychiatric disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of fever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 856, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines and sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation: molecular aspects, integrative systems, and clinical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 840, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central interleukin-1 receptors as mediators of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hutchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric manifestations of systemic lupus erythematosus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 823, Academy of Sciences, 1997, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action of cytokines on the central nervous system. Interaction with glucocorticoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroid hormones and the T-cell cytokine profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine actions on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokines in the nervous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R.G. Landes Company, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : PANORAMA recherche de la thématique « biologie-Santé »En région pays de la Loire. DIAGNOSTIC STRATEGIQUE. Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : Stratégies de Sites et de Centre pour l’INRA en Pays de la Loire 2018-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokinin exerts a major control on corticostriatal synapse and motor behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme Ilchmann-Diounou. Consequences of early life adverse events on the development of non-communicable diseases in mouse models. Doctorat de l’Université de Toulouse Délivré par l’institut Polytechnique de Toulouse (INP Toulouse) Discipline : Pathologie, Toxicologie, Génétique & Nutrition. 4 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de recherche pour les sciences de l’alimentation : Mode de vie et Alimentation. FRM 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation du dossier d’HDR de Mme Nathalie Castanon. Université de Bordeaux. Ecole Doctorale des Sciences de la vie et de la Santé. 5 Octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme S Saget Sorbonne University. Impact de différents régimes durant la lactation sur le développement de pathologies cardio-métaboliques chez des souris RCIU. 24 Aout 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme A Delawae. Thèse de Doctorat de l’Université PARIS-SACLAY. Ecole Doctorale ABIES. Effet d'une exposition odorante pré et post-natale sur le développement des préférences médiées par l’olfaction chez la souris. Mécanismes de neuromodulation. 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final des animateurs (D Dupont et Patricia Parnet) du groupe de travail transversal CEPIA/MICA/ALIMH sur « Quel est l’impact de l’alimentation chez le nouveau-né sur la mise en place des microbiotes digestifs » Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif: Initiative next call for proposals “integrative research clusters” toward systems medicine based on genomics, december 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’AVIESAN pour les appels 2016-2017 d’Horizon 2020. Janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la région Pays de Loire pour le projet régional EPIMEMO : « Impact du butyrate sur la consolidation des processus de mémorisation ». Rédaction J P Segain. Participation P Parnet et V Paillé. 2 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme E Laperrousaz. Thèse de Doctorat de l’Université Paris Diderot. L’hydrolyse des lipoprotéines dans le Système Nerveux Central : un nouvel acteur dans la régulation de l’homéostasie énergétique » 31 Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’UMR PhAN pour l’évaluation l’HCERES (Vague B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme P. Panchenko. Thèse de Doctorat de l’Université Paris 6. Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement et à long terme. 15 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating behavior and appetite regulation by the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Graduate program MICAS bases neurobiologiques des comportements, Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class on DOHAD. Graduate programm BBRT (master 2) Nantes University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction de la priorité 2 du CT2 du schéma stratégique du département AlimH :CT2. Analyser et comprendre les relations de causalité entre alimentation-santé et bien-être. P 2.2. Elucider les effets à long terme de la nutrition pré- et post-natale et leurs mécanismes sur les grandes fonctions et P 2.3. Comprendre les relations entre nutrition-alimentation et processus neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId479"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Parnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE UMR 1280 PhAN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6014-1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086156942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote néonatal et comportement alimentaire chez l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (6), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (5), pp.100339. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters Postnatal Growth and Brain Lipid Sensing in Female Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15020463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (15), pp.5428. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S. Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1464. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12051464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient intake during pregnancy and lactation on the endocrine pancreas of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Suzanne Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2708. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal consumption of oligosaccharides greatly increases l-cell density without significant consequence for adult eating behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11091967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sodium butyrate impacts brain metabolism and hippocampal neurogenesis, with limited effects on gut anatomy and function in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.2160-2171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201700547RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein restriction during lactation induces early and lasting plasma metabolomic and hepatic lipidomic signatures of the offspring in a rodent programming model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.124-141. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiotes transférés de la mère à l’enfant jouent-t-ils un rôle dans l’origine développementale de la santé et des maladies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408031448739663E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet Consumption Leads to Profound Plasticity and GABAergic Phenotype Changes within Hypothalamus and Reward Pathway from Birth to Sexual Maturity in Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.216. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high methyl donor alters gene expression in IGF system in male offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2016-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of vagal sensitivity to cholecystokinin in rats born with intrauterine growth retardation and consequence on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Ndjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.S686-S687. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Citrulline supplementation enhances fetal growth and protein synthesis in rats with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (3), pp.532-541. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.221267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha-Galacto-oligosaccharides Dose-Dependently Reduce Appetite and Decrease Inflammation in Overweight Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doneal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (9), pp.2052 - 2059. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.204909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine L. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of foetal and post-natal nutritional periods on feeding regulation in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (1), pp.188-201. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Content and Methyl Donors in Maternal Diet Interact to Influence the Proliferation Rate and Cell Fate of Neural Stem Cells in Rat Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (10), pp.4200-4217. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu6104200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donor in the perinatal period reduces postnatal leptin secretion in rat and interacts with the effect of protein content in diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (7), pp.3292 - 3302. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr2003193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamus integrity and appetite regulation in low birth weight rats reared artificially on a high-protein milk formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (10), pp.956-963. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain cyclooxygenase-2 mediates interleukin-1-induced cellular activation in preoptic and arcuate hypothalamus, but not sickness symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of &amp;quot;catch-up growth&amp;quot; affects metabolism and appetite regulation in male rats born with intrauterine growth restriction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297 (3), pp.R813-24. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00201.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome métabolique : une histoire d'empreinte nutritionnelle et d'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-007-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways of interleukin-1 actions in the brain : anatomical distribution of phospho-ERK1/2 in the brain of rat treated systemically with interleukin-1beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 134 (3), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP binding cassette transporter ABC1 is required for the release of interleukin-1beta by P2X7-stimulated and lipopolysaccharide-primed mouse Schwann cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Amédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.511-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activates in vivo the synthesis of inducible Cox-2 in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the cerebral NFKB pathway inhibits interleukin-1 beta-induced sickness behavior and c-Fos expression in various brain nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.npp.1300755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation and release of interleukin-1beta by lypopolysaccharide-primed mouse Schwann cells require the stimulation of P2X7 receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (33), pp.30732-30740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear factor kB nuclear translocation as a crucial marker of brain response to interleukin-1. A study in rat and interleukin-1 type I deficient mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.1024-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activation in mouse pituitary : comparison of response to interleukin-1 beta and lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (2), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and regulation of interleukin-1 receptors in the brain. Role in cytokines-induced sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine-induced sickness behaviour : mechanisms and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.154-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone up-regulates type II IL-1 receptor in mouse primary activated astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.901-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interleukin-1 receptor antagonist isoform expression in the brain of lipopolysaccharide-treated rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-10 and IL-4 regulate type-I and type-II IL-1 receptors expression on IL-1beta-activated mouse primary astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.726-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of interleukin-1 receptor antagonist isoforms by microglia in mixed rat glial cells stimulated by lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.682-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 signaling in mouse astrocytes involves Akt: a study with interleukin-4 and interkeukin-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.427-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the hypothalamic-pituitary-adrenal axis in IL-1 beta-converting enzyme-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interleukin-1 beta and tumour necrosis factor-alpha in lipopolysaccharide-induced sickness behaviour: a study with interleukin-1 type 1 receptor-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4447-4456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-4 and interleukin-10 regulate IL1-beta induced mouse primary astrocyte activation: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of p80 and p68 interleukin-1 receptor proteins in the brain of adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Vanhoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 93, pp.194-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of brain type II interleukin-1 receptors potentiates IL1-beta-induced anorexia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain type I but not type II IL-1 receptors mediate the effects of IL-1-beta on behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 274, pp.R735-R740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cloning and characterization of human MyD88 : a member of an IL-1 receptor related family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 402, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cytokine gene expression in the central nervous system by glucocorticoids : Mechanisms and functional consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (Suppl1), pp.S75-S80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipopolysaccharide and glucocorticoids on expression of interleukin-1á converting enzyme in the pituitary and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Hoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 68, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1Rrp is a novel receptor-like molecule similar to the type I Interleukine-1 receptor and its homologues T1/ST2 and IL-1R AcP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Dower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (8), pp.3967-3970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual expression of p80 type I and p68 type II interleukine-1 receptors on anterior pituitary cells synthesizing growth hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Frawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 137 (9), pp.4027-4036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrenalectomy enhances pro-inflammatory cytokines gene expression, in the spleen, pituitary and brain of mice in response to lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T1/ST2 signaling establihes it as a member of an expanding interleukin-1 receptor family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mitcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gerhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (10), pp.5777-5783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiaphragmatic vagotomy blocks induction of IL-1béta mRNA in mice brain in response to peripheral LPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268, pp.R1327-R1331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous glucocorticoids down regulate central effects of interleukin-1-beta on body temperature and behaviour in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 702, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone regulates behavioral effects of lipopolysaccharide and interleukin-1-beta in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 269 (38), pp.R154-R159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress downregulates lipopolysaccharide-induced expression of proinflammatory cytokines in the spleen, pituitary, and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral administration of lipopolysaccharide induces the expression of cytokine transcripts in the brain and pituitary of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive reverse transcriptase-polymerase chain reaction using a synthetic internal RNA standard to quantitate transcripts for leukocyte-derived hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharide induces sickness behaviour in rats by a vagal mediated mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.499-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between tumor necrosis factor alpha and interleukin-1 in the induction of sickness behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19 (2), pp.197-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of type I and type II interleukin-1 receptors in mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amindari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunke-Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of two types of interleukin-1 receptors in the murine pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Brunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachykinin receptor cross-talk. Immunological cross-reactivity between the external domains of the substance K and substance P receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 receptor antagonist blocks effects of IL-1à and IL-1á on social behaviour and body weight in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrous cycle variations in gonadotropin-releasing hormone, substance P and beta-endorphin contents in the median eminence, the arcuate nucleus and the medial preoptic nucleus in the rat : a detailed analysis of proestrus changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palkovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2 (3), pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-endocrine interaction on lymphocytes : testosterone-induced modulation of the lymphocyte substance P receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 30 (1-6), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des préférences alimentaires sur 6 campus universitaires européens par une expérience de choix discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's for lunch? Eliciting preferences for food on university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuHEA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Economics Association, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal gut microbiome alteration has enduring effects on offspring's metabolic programming and neuroendocrine plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title: Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de la SNE Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 éme colloque de la société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNE, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do early nutrition and metabolic status of the parents influence the child’s eating behavior?, Early factors of vulnerability to eating disorders: environment, genes and other risks factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFAB-R Paris 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération Française Anorexie Boulimie (FFAB). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal microbiota composition impacts rat feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès internationnal Recherche Fédération Française Anoréxie Boulimie FFAB-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du système nerveux central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified early fecal microbiota and feeding behavior of transplanted rat offspring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde à la 2e édition du Nantes Food Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage à Nantes et le magazine spécialisé l’Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine dévelopmentale des maladies et de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nutrition d’Hier à Aujourd’hui et pour Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’ÉTÉ de Nutrition 2018. Clermont-Ferrand, FRA., Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une sous nutrition protéique pendant la vie foetale et périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early intestinal microbiota modification by oligosaccharides program adult eating behavior in rats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nationales sur les troubles comportement alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ECNP Congress Plenary invited conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early restoration of gut barrier function abrogates the long-term neurobehavioral effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual conference of the Inter-national Society of Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nobecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2016, Munich, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet influence imprinted gene expression in offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game of Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication tout public : Participation à l’initiative Inserm-Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train des Saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gare de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteins and lipid metabolism: lipoprotein metabolism. ldl receptor (ldlr) expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Innsbruck, Austria. pp.2, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.07.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des 3émes rencontres du Grand Forum des Tout-petits : Les 1000 premiers jours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3émes Rencontres du Grand Forum des Tout-Petits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du neurodéveloppement dans un modèle expérimental de RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN), FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du cerveau : l’alimentation idéale pour chaque âge de la vie : Cerveau et nutrition Article « Développement cérébral : l’importance de l’alimentation maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web national Inra canal Grand public (http://www.inra.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effect of citrulline and arginine in a model of intrauterine growth restriction : role of hormones and placental amino-acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Misbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de la Société Francophone pour la recherche et l'éducation sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOHaD. FRA., Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Bristish society of endocrinology and the French Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donors in maternal diet affects postnatal down regulation of Igf2, Igf2r and H19 genes in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein and methyl donor content in maternal diet on proliferation and differentiation of hippocampal neural stem cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early catch-up growth after intrauterine growth restriction alters central leptin signal and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet during preconceptual period, gestation and lactation affect fetal and postnatal growth, energy metabolism and gene expression in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Claude Bernard : Cerveau et Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium of The Journal of Steroid Biochemistry : "Recent Advances in Steroid Biochemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46éme colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P28. Neonatal transfer of maternal microbiota has a lasting effect on the feeding behavior of the offspring through the homeostatic and reward system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 eme colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of certain targets of the m6A RNA methylation complex as responsible for impaired neural stem cell differentiation in the protein-restricted fetal hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop: Epigenome inheritance and reprogramming in health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokininergic signaling exerts major control on cortico-striatal synaptic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg - à distance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d'obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel scientifique Mibiogate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the inappropriate food preferences in offspring of low protein-diet fed dams but modifies the glutamatergic and dopaminergic circuits in hypothalamus and reward pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un enrichissement maternel en oméga 3 pendant la gestation et la lactation sur la descendance dans un modèle de dénutrition protéique maternelle chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in early intestinal microbiota induced by transfers of vaginal, milk-associated and fecal microbiota from pregnant mothers do not program intestinal microbiota in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference World of Microbiome: Pregnancy, Birth and Infancy (WoMPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition during gestation alters fetal hypothalamus development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified central neural circuits leading to eating behavior modulations in transplanted rat pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d’obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes", Journées scientifiques de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert néonatal de microbiotes associés à l’obésité ou à la minceur modifie le comportement alimentaire de la descendance à court et moyen termes chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Ben Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From epigenome towards epitranscriptome in cell fate choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Capri, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an unbalanced diet on the acquisition of food preferences and the development of reward circuits in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Western Diet” feeding of rat dams leads to profound plasticity and GABAergic phenotype changes within reward pathway from birth to sexual maturity in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the programming of food preferences in offspring of Western-Diet-fed rat dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet consumption leads to a profound change in plasticity and GABAergic phenotype within hypothalamus and reward pathway from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SF-DOhAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal over-nutrition on the developing sweet/fatty taste and the ontogeny of brain reward pathway, from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high fat diet-induced hypothalamic plasticity modified by intrauterine growth restriction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neele Dellschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France. , 6 (Suppl 1), 2015, J Dev Orig Health Dis. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et pathologie des barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Physiologie et pathologie des barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine développementale de la santé et des maladies et épigénétique. 2. colloque de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 6, 50 p., 2014, Journal of Developmental Origins of Health and Disease. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perte de sensibilité vagale à la cholécystokinine chez le rat adulte né avec un retard de croissance intra-utérin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013, Proceedings and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does high protein neonatal feeding program metabolic syndrome in adulthood? A study in a rodent model of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4 (Supplement 1), pp.S3-S47, 2013, Journal of Developmental Origins of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal peptides and first meal pattern following energy restriction in a rat model of intra-uterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Nutrition &amp; Growth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of citrulline supplementation on fetal growth, and protein synthesis in a rodent model of intrauterine growth restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4,supplement1, pp.S3-S47, 2013, Journal of Developmental Origin of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrulline Enhances Fetal Growth and Protein Synthesis in a Model of Intra-Uterine Growth Restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 2 (Suppl.), 2011, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174411000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau en lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405, 2019, 978-2-7381-4845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes enceintes/Empreinte fœtale, Chapitre 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité infantile :le poids de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame n°6 : Sciences et Société Alimentation Mondes Agricoles et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité mieux comprise. Quand l’obésité n’est pas génétique. Elle peut être transmise par la mère, via des bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’actualité scientifique en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, Juin-Aout 2019, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rôle clé du microbiote tout au long de la vie. Nutritioninfos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des professionnels de la nutrition et de la diététique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Juin 2018, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life nutrition and long term appetite regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Life Nutrition, Adult Health, and Development : Lessons from Changing Dietary Patterns, Famines, and Experimental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2013, 978-1-62417-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines, sickness behavior, and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psuchoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2007, 0-12-088576-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine effects on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sickness behavior : a neuroimmune-based response to infectious disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-immune interactions in neurologic and psychiatric disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of fever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 856, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines and sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation: molecular aspects, integrative systems, and clinical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 840, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central interleukin-1 receptors as mediators of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hutchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric manifestations of systemic lupus erythematosus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 823, Academy of Sciences, 1997, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action of cytokines on the central nervous system. Interaction with glucocorticoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroid hormones and the T-cell cytokine profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine actions on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokines in the nervous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R.G. Landes Company, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : PANORAMA recherche de la thématique « biologie-Santé »En région pays de la Loire. DIAGNOSTIC STRATEGIQUE. Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : Stratégies de Sites et de Centre pour l’INRA en Pays de la Loire 2018-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal low protein diet alters the development of reward circuits from childhood to adulthood by reshaping its function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s for lunch? Eliciting preferences for food on university campus: discrete choice experiment protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pokhilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafsika Afentou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Witthoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokinin exerts a major control on corticostriatal synapse and motor behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme Ilchmann-Diounou. Consequences of early life adverse events on the development of non-communicable diseases in mouse models. Doctorat de l’Université de Toulouse Délivré par l’institut Polytechnique de Toulouse (INP Toulouse) Discipline : Pathologie, Toxicologie, Génétique & Nutrition. 4 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de recherche pour les sciences de l’alimentation : Mode de vie et Alimentation. FRM 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme S Saget Sorbonne University. Impact de différents régimes durant la lactation sur le développement de pathologies cardio-métaboliques chez des souris RCIU. 24 Aout 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation du dossier d’HDR de Mme Nathalie Castanon. Université de Bordeaux. Ecole Doctorale des Sciences de la vie et de la Santé. 5 Octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final des animateurs (D Dupont et Patricia Parnet) du groupe de travail transversal CEPIA/MICA/ALIMH sur « Quel est l’impact de l’alimentation chez le nouveau-né sur la mise en place des microbiotes digestifs » Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme A Delawae. Thèse de Doctorat de l’Université PARIS-SACLAY. Ecole Doctorale ABIES. Effet d'une exposition odorante pré et post-natale sur le développement des préférences médiées par l’olfaction chez la souris. Mécanismes de neuromodulation. 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’AVIESAN pour les appels 2016-2017 d’Horizon 2020. Janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif: Initiative next call for proposals “integrative research clusters” toward systems medicine based on genomics, december 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la région Pays de Loire pour le projet régional EPIMEMO : « Impact du butyrate sur la consolidation des processus de mémorisation ». Rédaction J P Segain. Participation P Parnet et V Paillé. 2 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme E Laperrousaz. Thèse de Doctorat de l’Université Paris Diderot. L’hydrolyse des lipoprotéines dans le Système Nerveux Central : un nouvel acteur dans la régulation de l’homéostasie énergétique » 31 Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’UMR PhAN pour l’évaluation l’HCERES (Vague B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme P. Panchenko. Thèse de Doctorat de l’Université Paris 6. Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement et à long terme. 15 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote intestinal néonatal dans la programmation du comportement alimentaire chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Bretagne Loire (COMUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05554759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class on DOHAD. Graduate programm BBRT (master 2) Nantes University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating behavior and appetite regulation by the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Graduate program MICAS bases neurobiologiques des comportements, Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction de la priorité 2 du CT2 du schéma stratégique du département AlimH :CT2. Analyser et comprendre les relations de causalité entre alimentation-santé et bien-être. P 2.2. Elucider les effets à long terme de la nutrition pré- et post-natale et leurs mécanismes sur les grandes fonctions et P 2.3. Comprendre les relations entre nutrition-alimentation et processus neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8419AB7"/>
+    <w:nsid w:val="B8F0DB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-parnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6014-1951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086156942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suzanne Moull&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112708" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627809v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700547RR" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408031448739663E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2016-0077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poinsignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31275-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nowak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.221267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping Dai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Ni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doneal Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204909" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Lecouillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ancellet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu6104200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brabant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068268" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.08.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKSDMRVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.05.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DPXCZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00201.2009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.04.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1V643P2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tridon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. May" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bluth&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. May" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300755" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kelley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bluthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675050v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konsman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678036v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verrier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li&#232;ge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bristow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692299v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. French" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vanhoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzonite" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zachary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688071v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684432v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goujon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Bonnert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Garka" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonoda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Testa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Hoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Dower" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sims" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Frawley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mitcham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gerhart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686710v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arkins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biragyn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minshall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lestage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700848v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suarez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pittman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amindari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hang Wu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunke-Reese" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Brunke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mainard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703724v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitsuhashi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Turck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdelhue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Payan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palkovits" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709326v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723038v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665920v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665899v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735569v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737518v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737380v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789018v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788230v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737431v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735627v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharfmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nobecourt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603646v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741728v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798197v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602896v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.07.622" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5J7C3BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742307v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798345v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741729v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743337v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannigsberg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603433v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745117v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745215v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832309v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856346v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665906v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399690v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699341v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659244v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789061v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736187v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735602v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735588v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Necib" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741732v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799154v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415278v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Theulier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601335v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594356v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607910v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607748v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744428v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174411000481" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789070v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ariis.fr/fr/actualites/103-le-cerveau-en-lumieres-25-juin-2019-college-de-france" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790795v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouteux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790216v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789069v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790215v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808958v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/360787.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824927v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Kelley" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827308v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauvet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837005v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836106v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bret-Dibat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hutchison" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. French" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839206v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838386v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790046v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790043v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788337v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789308v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789407v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788336v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789442v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789397v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790045v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789136v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798289v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798326v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799902v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399562v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399536v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798327v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-parnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6014-1951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086156942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suzanne Moull&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112708" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627809v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700547RR" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408031448739663E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2016-0077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poinsignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31275-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF4L7Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.221267" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping Dai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Ni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doneal Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Lecouillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ancellet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu6104200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brabant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068268" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.08.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKSDMRVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DPXCZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00201.2009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.04.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1V643P2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tridon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. May" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bluth&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. May" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300755" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677792v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pousset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kelley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bluthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konsman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670642v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bristow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li&#232;ge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. French" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vanhoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzonite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zachary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goujon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685689v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Bonnert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Garka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonoda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Testa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688326v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Hoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Dower" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sims" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Frawley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mitcham" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gerhart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arkins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biragyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minshall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lestage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suarez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pittman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703777v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amindari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hang Wu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunke-Reese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Brunke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mainard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitsuhashi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Turck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdelhue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Payan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709631v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palkovits" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709326v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665899v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735569v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737518v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789018v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788230v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735596v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737431v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602869v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharfmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nobecourt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603646v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741728v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798197v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.07.622" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5J7C3BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741729v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743337v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannigsberg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741746v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745215v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832309v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665906v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399690v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736187v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789061v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735602v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Necib" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741732v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799154v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415278v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Theulier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601335v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594356v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607910v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607748v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744428v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174411000481" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789070v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ariis.fr/fr/actualites/103-le-cerveau-en-lumieres-25-juin-2019-college-de-france" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790795v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouteux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790216v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790215v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/360787.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824927v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Kelley" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837005v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836106v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bret-Dibat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838715v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hutchison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. French" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790046v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790043v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556016v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pokhilenko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafsika Afentou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hiligsmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Witthoft" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788337v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788336v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789407v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789397v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789442v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789136v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790045v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798289v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798326v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799902v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554759v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399536v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399562v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798327v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>