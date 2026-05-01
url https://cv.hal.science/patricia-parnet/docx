--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Parnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE UMR 1280 PhAN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6014-1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086156942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote néonatal et comportement alimentaire chez l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (6), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (5), pp.100339. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters Postnatal Growth and Brain Lipid Sensing in Female Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15020463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (15), pp.5428. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S. Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1464. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12051464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient intake during pregnancy and lactation on the endocrine pancreas of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Suzanne Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2708. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal consumption of oligosaccharides greatly increases l-cell density without significant consequence for adult eating behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11091967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sodium butyrate impacts brain metabolism and hippocampal neurogenesis, with limited effects on gut anatomy and function in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.2160-2171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201700547RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein restriction during lactation induces early and lasting plasma metabolomic and hepatic lipidomic signatures of the offspring in a rodent programming model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.124-141. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiotes transférés de la mère à l’enfant jouent-t-ils un rôle dans l’origine développementale de la santé et des maladies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408031448739663E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet Consumption Leads to Profound Plasticity and GABAergic Phenotype Changes within Hypothalamus and Reward Pathway from Birth to Sexual Maturity in Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.216. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high methyl donor alters gene expression in IGF system in male offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2016-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of vagal sensitivity to cholecystokinin in rats born with intrauterine growth retardation and consequence on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Ndjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.S686-S687. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Citrulline supplementation enhances fetal growth and protein synthesis in rats with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (3), pp.532-541. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.221267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha-Galacto-oligosaccharides Dose-Dependently Reduce Appetite and Decrease Inflammation in Overweight Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doneal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (9), pp.2052 - 2059. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.204909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine L. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of foetal and post-natal nutritional periods on feeding regulation in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (1), pp.188-201. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Content and Methyl Donors in Maternal Diet Interact to Influence the Proliferation Rate and Cell Fate of Neural Stem Cells in Rat Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (10), pp.4200-4217. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu6104200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donor in the perinatal period reduces postnatal leptin secretion in rat and interacts with the effect of protein content in diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (7), pp.3292 - 3302. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr2003193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamus integrity and appetite regulation in low birth weight rats reared artificially on a high-protein milk formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (10), pp.956-963. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain cyclooxygenase-2 mediates interleukin-1-induced cellular activation in preoptic and arcuate hypothalamus, but not sickness symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of &amp;quot;catch-up growth&amp;quot; affects metabolism and appetite regulation in male rats born with intrauterine growth restriction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297 (3), pp.R813-24. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00201.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome métabolique : une histoire d'empreinte nutritionnelle et d'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-007-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways of interleukin-1 actions in the brain : anatomical distribution of phospho-ERK1/2 in the brain of rat treated systemically with interleukin-1beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 134 (3), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP binding cassette transporter ABC1 is required for the release of interleukin-1beta by P2X7-stimulated and lipopolysaccharide-primed mouse Schwann cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Amédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.511-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activates in vivo the synthesis of inducible Cox-2 in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the cerebral NFKB pathway inhibits interleukin-1 beta-induced sickness behavior and c-Fos expression in various brain nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.npp.1300755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation and release of interleukin-1beta by lypopolysaccharide-primed mouse Schwann cells require the stimulation of P2X7 receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (33), pp.30732-30740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear factor kB nuclear translocation as a crucial marker of brain response to interleukin-1. A study in rat and interleukin-1 type I deficient mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.1024-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activation in mouse pituitary : comparison of response to interleukin-1 beta and lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (2), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and regulation of interleukin-1 receptors in the brain. Role in cytokines-induced sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine-induced sickness behaviour : mechanisms and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.154-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone up-regulates type II IL-1 receptor in mouse primary activated astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.901-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interleukin-1 receptor antagonist isoform expression in the brain of lipopolysaccharide-treated rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-10 and IL-4 regulate type-I and type-II IL-1 receptors expression on IL-1beta-activated mouse primary astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.726-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of interleukin-1 receptor antagonist isoforms by microglia in mixed rat glial cells stimulated by lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.682-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 signaling in mouse astrocytes involves Akt: a study with interleukin-4 and interkeukin-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.427-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the hypothalamic-pituitary-adrenal axis in IL-1 beta-converting enzyme-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interleukin-1 beta and tumour necrosis factor-alpha in lipopolysaccharide-induced sickness behaviour: a study with interleukin-1 type 1 receptor-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4447-4456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-4 and interleukin-10 regulate IL1-beta induced mouse primary astrocyte activation: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of p80 and p68 interleukin-1 receptor proteins in the brain of adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Vanhoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 93, pp.194-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of brain type II interleukin-1 receptors potentiates IL1-beta-induced anorexia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain type I but not type II IL-1 receptors mediate the effects of IL-1-beta on behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 274, pp.R735-R740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cloning and characterization of human MyD88 : a member of an IL-1 receptor related family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 402, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cytokine gene expression in the central nervous system by glucocorticoids : Mechanisms and functional consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (Suppl1), pp.S75-S80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipopolysaccharide and glucocorticoids on expression of interleukin-1á converting enzyme in the pituitary and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Hoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 68, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1Rrp is a novel receptor-like molecule similar to the type I Interleukine-1 receptor and its homologues T1/ST2 and IL-1R AcP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Dower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (8), pp.3967-3970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual expression of p80 type I and p68 type II interleukine-1 receptors on anterior pituitary cells synthesizing growth hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Frawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 137 (9), pp.4027-4036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrenalectomy enhances pro-inflammatory cytokines gene expression, in the spleen, pituitary and brain of mice in response to lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T1/ST2 signaling establihes it as a member of an expanding interleukin-1 receptor family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mitcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gerhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (10), pp.5777-5783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiaphragmatic vagotomy blocks induction of IL-1béta mRNA in mice brain in response to peripheral LPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268, pp.R1327-R1331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous glucocorticoids down regulate central effects of interleukin-1-beta on body temperature and behaviour in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 702, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone regulates behavioral effects of lipopolysaccharide and interleukin-1-beta in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 269 (38), pp.R154-R159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress downregulates lipopolysaccharide-induced expression of proinflammatory cytokines in the spleen, pituitary, and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral administration of lipopolysaccharide induces the expression of cytokine transcripts in the brain and pituitary of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive reverse transcriptase-polymerase chain reaction using a synthetic internal RNA standard to quantitate transcripts for leukocyte-derived hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharide induces sickness behaviour in rats by a vagal mediated mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.499-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between tumor necrosis factor alpha and interleukin-1 in the induction of sickness behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19 (2), pp.197-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of type I and type II interleukin-1 receptors in mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amindari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunke-Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of two types of interleukin-1 receptors in the murine pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Brunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachykinin receptor cross-talk. Immunological cross-reactivity between the external domains of the substance K and substance P receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 receptor antagonist blocks effects of IL-1à and IL-1á on social behaviour and body weight in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrous cycle variations in gonadotropin-releasing hormone, substance P and beta-endorphin contents in the median eminence, the arcuate nucleus and the medial preoptic nucleus in the rat : a detailed analysis of proestrus changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palkovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2 (3), pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-endocrine interaction on lymphocytes : testosterone-induced modulation of the lymphocyte substance P receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 30 (1-6), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des préférences alimentaires sur 6 campus universitaires européens par une expérience de choix discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's for lunch? Eliciting preferences for food on university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuHEA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Economics Association, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal gut microbiome alteration has enduring effects on offspring's metabolic programming and neuroendocrine plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title: Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de la SNE Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 éme colloque de la société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNE, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do early nutrition and metabolic status of the parents influence the child’s eating behavior?, Early factors of vulnerability to eating disorders: environment, genes and other risks factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFAB-R Paris 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération Française Anorexie Boulimie (FFAB). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal microbiota composition impacts rat feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès internationnal Recherche Fédération Française Anoréxie Boulimie FFAB-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du système nerveux central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified early fecal microbiota and feeding behavior of transplanted rat offspring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde à la 2e édition du Nantes Food Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage à Nantes et le magazine spécialisé l’Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine dévelopmentale des maladies et de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nutrition d’Hier à Aujourd’hui et pour Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’ÉTÉ de Nutrition 2018. Clermont-Ferrand, FRA., Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une sous nutrition protéique pendant la vie foetale et périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early intestinal microbiota modification by oligosaccharides program adult eating behavior in rats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nationales sur les troubles comportement alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ECNP Congress Plenary invited conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early restoration of gut barrier function abrogates the long-term neurobehavioral effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual conference of the Inter-national Society of Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nobecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2016, Munich, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet influence imprinted gene expression in offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game of Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication tout public : Participation à l’initiative Inserm-Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train des Saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gare de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteins and lipid metabolism: lipoprotein metabolism. ldl receptor (ldlr) expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Innsbruck, Austria. pp.2, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.07.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des 3émes rencontres du Grand Forum des Tout-petits : Les 1000 premiers jours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3émes Rencontres du Grand Forum des Tout-Petits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du neurodéveloppement dans un modèle expérimental de RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN), FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du cerveau : l’alimentation idéale pour chaque âge de la vie : Cerveau et nutrition Article « Développement cérébral : l’importance de l’alimentation maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web national Inra canal Grand public (http://www.inra.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effect of citrulline and arginine in a model of intrauterine growth restriction : role of hormones and placental amino-acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Misbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de la Société Francophone pour la recherche et l'éducation sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOHaD. FRA., Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Bristish society of endocrinology and the French Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donors in maternal diet affects postnatal down regulation of Igf2, Igf2r and H19 genes in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein and methyl donor content in maternal diet on proliferation and differentiation of hippocampal neural stem cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early catch-up growth after intrauterine growth restriction alters central leptin signal and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet during preconceptual period, gestation and lactation affect fetal and postnatal growth, energy metabolism and gene expression in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Claude Bernard : Cerveau et Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium of The Journal of Steroid Biochemistry : "Recent Advances in Steroid Biochemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46éme colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P28. Neonatal transfer of maternal microbiota has a lasting effect on the feeding behavior of the offspring through the homeostatic and reward system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 eme colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of certain targets of the m6A RNA methylation complex as responsible for impaired neural stem cell differentiation in the protein-restricted fetal hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop: Epigenome inheritance and reprogramming in health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokininergic signaling exerts major control on cortico-striatal synaptic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg - à distance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d'obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel scientifique Mibiogate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the inappropriate food preferences in offspring of low protein-diet fed dams but modifies the glutamatergic and dopaminergic circuits in hypothalamus and reward pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un enrichissement maternel en oméga 3 pendant la gestation et la lactation sur la descendance dans un modèle de dénutrition protéique maternelle chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in early intestinal microbiota induced by transfers of vaginal, milk-associated and fecal microbiota from pregnant mothers do not program intestinal microbiota in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference World of Microbiome: Pregnancy, Birth and Infancy (WoMPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition during gestation alters fetal hypothalamus development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified central neural circuits leading to eating behavior modulations in transplanted rat pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d’obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes", Journées scientifiques de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert néonatal de microbiotes associés à l’obésité ou à la minceur modifie le comportement alimentaire de la descendance à court et moyen termes chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Ben Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From epigenome towards epitranscriptome in cell fate choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Capri, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an unbalanced diet on the acquisition of food preferences and the development of reward circuits in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Western Diet” feeding of rat dams leads to profound plasticity and GABAergic phenotype changes within reward pathway from birth to sexual maturity in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the programming of food preferences in offspring of Western-Diet-fed rat dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet consumption leads to a profound change in plasticity and GABAergic phenotype within hypothalamus and reward pathway from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SF-DOhAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal over-nutrition on the developing sweet/fatty taste and the ontogeny of brain reward pathway, from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high fat diet-induced hypothalamic plasticity modified by intrauterine growth restriction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neele Dellschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France. , 6 (Suppl 1), 2015, J Dev Orig Health Dis. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et pathologie des barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Physiologie et pathologie des barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine développementale de la santé et des maladies et épigénétique. 2. colloque de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 6, 50 p., 2014, Journal of Developmental Origins of Health and Disease. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perte de sensibilité vagale à la cholécystokinine chez le rat adulte né avec un retard de croissance intra-utérin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013, Proceedings and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does high protein neonatal feeding program metabolic syndrome in adulthood? A study in a rodent model of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4 (Supplement 1), pp.S3-S47, 2013, Journal of Developmental Origins of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal peptides and first meal pattern following energy restriction in a rat model of intra-uterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Nutrition &amp; Growth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of citrulline supplementation on fetal growth, and protein synthesis in a rodent model of intrauterine growth restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4,supplement1, pp.S3-S47, 2013, Journal of Developmental Origin of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrulline Enhances Fetal Growth and Protein Synthesis in a Model of Intra-Uterine Growth Restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 2 (Suppl.), 2011, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174411000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau en lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405, 2019, 978-2-7381-4845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes enceintes/Empreinte fœtale, Chapitre 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité infantile :le poids de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame n°6 : Sciences et Société Alimentation Mondes Agricoles et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité mieux comprise. Quand l’obésité n’est pas génétique. Elle peut être transmise par la mère, via des bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’actualité scientifique en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, Juin-Aout 2019, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rôle clé du microbiote tout au long de la vie. Nutritioninfos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des professionnels de la nutrition et de la diététique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Juin 2018, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life nutrition and long term appetite regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Life Nutrition, Adult Health, and Development : Lessons from Changing Dietary Patterns, Famines, and Experimental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2013, 978-1-62417-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines, sickness behavior, and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psuchoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2007, 0-12-088576-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine effects on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sickness behavior : a neuroimmune-based response to infectious disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-immune interactions in neurologic and psychiatric disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of fever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 856, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines and sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation: molecular aspects, integrative systems, and clinical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 840, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central interleukin-1 receptors as mediators of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hutchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric manifestations of systemic lupus erythematosus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 823, Academy of Sciences, 1997, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action of cytokines on the central nervous system. Interaction with glucocorticoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroid hormones and the T-cell cytokine profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine actions on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokines in the nervous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R.G. Landes Company, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : PANORAMA recherche de la thématique « biologie-Santé »En région pays de la Loire. DIAGNOSTIC STRATEGIQUE. Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : Stratégies de Sites et de Centre pour l’INRA en Pays de la Loire 2018-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal low protein diet alters the development of reward circuits from childhood to adulthood by reshaping its function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s for lunch? Eliciting preferences for food on university campus: discrete choice experiment protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pokhilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafsika Afentou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Witthoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokinin exerts a major control on corticostriatal synapse and motor behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme Ilchmann-Diounou. Consequences of early life adverse events on the development of non-communicable diseases in mouse models. Doctorat de l’Université de Toulouse Délivré par l’institut Polytechnique de Toulouse (INP Toulouse) Discipline : Pathologie, Toxicologie, Génétique & Nutrition. 4 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de recherche pour les sciences de l’alimentation : Mode de vie et Alimentation. FRM 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme S Saget Sorbonne University. Impact de différents régimes durant la lactation sur le développement de pathologies cardio-métaboliques chez des souris RCIU. 24 Aout 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation du dossier d’HDR de Mme Nathalie Castanon. Université de Bordeaux. Ecole Doctorale des Sciences de la vie et de la Santé. 5 Octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final des animateurs (D Dupont et Patricia Parnet) du groupe de travail transversal CEPIA/MICA/ALIMH sur « Quel est l’impact de l’alimentation chez le nouveau-né sur la mise en place des microbiotes digestifs » Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme A Delawae. Thèse de Doctorat de l’Université PARIS-SACLAY. Ecole Doctorale ABIES. Effet d'une exposition odorante pré et post-natale sur le développement des préférences médiées par l’olfaction chez la souris. Mécanismes de neuromodulation. 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’AVIESAN pour les appels 2016-2017 d’Horizon 2020. Janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif: Initiative next call for proposals “integrative research clusters” toward systems medicine based on genomics, december 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la région Pays de Loire pour le projet régional EPIMEMO : « Impact du butyrate sur la consolidation des processus de mémorisation ». Rédaction J P Segain. Participation P Parnet et V Paillé. 2 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme E Laperrousaz. Thèse de Doctorat de l’Université Paris Diderot. L’hydrolyse des lipoprotéines dans le Système Nerveux Central : un nouvel acteur dans la régulation de l’homéostasie énergétique » 31 Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’UMR PhAN pour l’évaluation l’HCERES (Vague B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme P. Panchenko. Thèse de Doctorat de l’Université Paris 6. Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement et à long terme. 15 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote intestinal néonatal dans la programmation du comportement alimentaire chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Bretagne Loire (COMUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05554759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class on DOHAD. Graduate programm BBRT (master 2) Nantes University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating behavior and appetite regulation by the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Graduate program MICAS bases neurobiologiques des comportements, Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction de la priorité 2 du CT2 du schéma stratégique du département AlimH :CT2. Analyser et comprendre les relations de causalité entre alimentation-santé et bien-être. P 2.2. Elucider les effets à long terme de la nutrition pré- et post-natale et leurs mécanismes sur les grandes fonctions et P 2.3. Comprendre les relations entre nutrition-alimentation et processus neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Parnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche INRAE UMR 1280 PhAN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6014-1951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086156942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote néonatal et comportement alimentaire chez l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (6), pp.373-387. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Molecular Mechanisms of the Neurodevelopmental Consequences of Fetal Protein Deficiency: Insights From Rodent Models and Public Health Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry Global Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (5), pp.100339. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpsgos.2024.100339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters Postnatal Growth and Brain Lipid Sensing in Female Offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15020463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Microbiota Transfer Programs Offspring Eating Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.672224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S. Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1464. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12051464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02626031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David-Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (15), pp.5428. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient intake during pregnancy and lactation on the endocrine pancreas of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Suzanne Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.2708. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11112708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal consumption of oligosaccharides greatly increases l-cell density without significant consequence for adult eating behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11091967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627809v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological restoration of gut barrier function in stressed neonates partially reverses long-term alterations associated with maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236 (5), pp.1583-1596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-019-05252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sodium butyrate impacts brain metabolism and hippocampal neurogenesis, with limited effects on gut anatomy and function in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nogret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Formal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (4), pp.2160-2171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201700547RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal protein restriction during lactation induces early and lasting plasma metabolomic and hepatic lipidomic signatures of the offspring in a rodent programming model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.124-141. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiotes transférés de la mère à l’enfant jouent-t-ils un rôle dans l’origine développementale de la santé et des maladies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408031448739663E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high methyl donor alters gene expression in IGF system in male offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2016-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet Consumption Leads to Profound Plasticity and GABAergic Phenotype Changes within Hypothalamus and Reward Pathway from Birth to Sexual Maturity in Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.216. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of vagal sensitivity to cholecystokinin in rats born with intrauterine growth retardation and consequence on food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marième Ndjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.S686-S687. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Citrulline supplementation enhances fetal growth and protein synthesis in rats with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (3), pp.532-541. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.221267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alpha-Galacto-oligosaccharides Dose-Dependently Reduce Appetite and Decrease Inflammation in Overweight Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuping Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doneal Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (9), pp.2052 - 2059. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.114.204909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine L. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouvagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrigenetics and Nutrigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4-6), pp.153-163. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000442159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clair-Yves Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Desnots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Content and Methyl Donors in Maternal Diet Interact to Influence the Proliferation Rate and Cell Fate of Neural Stem Cells in Rat Hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (10), pp.4200-4217. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu6104200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of foetal and post-natal nutritional periods on feeding regulation in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210 (1), pp.188-201. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apha.12163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of preterm birth and birth weight on eating behavior at 2 y of age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (6), pp.1270-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.112.051151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donor in the perinatal period reduces postnatal leptin secretion in rat and interacts with the effect of protein content in diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal growth velocity modulates alterations of proteins involved in metabolism and neuronal plasticity in neonatal hypothalamus in rats born with intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.140-52. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term metabolic impact of high protein neonatal feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (5), pp.741-748. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical strategies for relating metabolomics and proteomics data: a real case study in nutrition research area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Qannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1090 - 1101. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0415-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offspring Metabolomic Response to Maternal Protein Restriction in a Rat Model of Intrauterine Growth Restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (7), pp.3292 - 3302. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr2003193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothalamus integrity and appetite regulation in low birth weight rats reared artificially on a high-protein milk formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (10), pp.956-963. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain cyclooxygenase-2 mediates interleukin-1-induced cellular activation in preoptic and arcuate hypothalamus, but not sickness symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2010.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of &amp;quot;catch-up growth&amp;quot; affects metabolism and appetite regulation in male rats born with intrauterine growth restriction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 297 (3), pp.R813-24. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00201.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome métabolique : une histoire d'empreinte nutritionnelle et d'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.158-165. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-007-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activates in vivo the synthesis of inducible Cox-2 in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATP binding cassette transporter ABC1 is required for the release of interleukin-1beta by P2X7-stimulated and lipopolysaccharide-primed mouse Schwann cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Amédée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.511-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the cerebral NFKB pathway inhibits interleukin-1 beta-induced sickness behavior and c-Fos expression in various brain nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (8), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.npp.1300755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways of interleukin-1 actions in the brain : anatomical distribution of phospho-ERK1/2 in the brain of rat treated systemically with interleukin-1beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 134 (3), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear factor kB nuclear translocation as a crucial marker of brain response to interleukin-1. A study in rat and interleukin-1 type I deficient mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 87, pp.1024-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation and release of interleukin-1beta by lypopolysaccharide-primed mouse Schwann cells require the stimulation of P2X7 receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (33), pp.30732-30740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFkB activation in mouse pituitary : comparison of response to interleukin-1 beta and lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.304-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 197 (2), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and regulation of interleukin-1 receptors in the brain. Role in cytokines-induced sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 125, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine-induced sickness behaviour : mechanisms and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (3), pp.154-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone up-regulates type II IL-1 receptor in mouse primary activated astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76, pp.901-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of interleukin-1 receptor antagonist isoform expression in the brain of lipopolysaccharide-treated rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (1), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-10 and IL-4 regulate type-I and type-II IL-1 receptors expression on IL-1beta-activated mouse primary astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.726-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the hypothalamic-pituitary-adrenal axis in IL-1 beta-converting enzyme-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interleukin-1 beta and tumour necrosis factor-alpha in lipopolysaccharide-induced sickness behaviour: a study with interleukin-1 type 1 receptor-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4447-4456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of interleukin-1 receptor antagonist isoforms by microglia in mixed rat glial cells stimulated by lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bristow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.682-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 signaling in mouse astrocytes involves Akt: a study with interleukin-4 and interkeukin-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cytokine Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.427-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of p80 and p68 interleukin-1 receptor proteins in the brain of adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Vanhoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 93, pp.194-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-4 and interleukin-10 regulate IL1-beta induced mouse primary astrocyte activation: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Pousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockade of brain type II interleukin-1 receptors potentiates IL1-beta-induced anorexia in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain type I but not type II IL-1 receptors mediate the effects of IL-1-beta on behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 274, pp.R735-R740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cloning and characterization of human MyD88 : a member of an IL-1 receptor related family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 402, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cytokine gene expression in the central nervous system by glucocorticoids : Mechanisms and functional consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (Suppl1), pp.S75-S80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipopolysaccharide and glucocorticoids on expression of interleukin-1á converting enzyme in the pituitary and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van Hoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 68, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-1Rrp is a novel receptor-like molecule similar to the type I Interleukine-1 receptor and its homologues T1/ST2 and IL-1R AcP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Dower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (8), pp.3967-3970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual expression of p80 type I and p68 type II interleukine-1 receptors on anterior pituitary cells synthesizing growth hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Zachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Frawley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chizzonite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 137 (9), pp.4027-4036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrenalectomy enhances pro-inflammatory cytokines gene expression, in the spleen, pituitary and brain of mice in response to lipopolysaccharide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T1/ST2 signaling establihes it as a member of an expanding interleukin-1 receptor family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mitcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Bonnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Garka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Gerhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (10), pp.5777-5783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corticosterone regulates behavioral effects of lipopolysaccharide and interleukin-1-beta in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 269 (38), pp.R154-R159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous glucocorticoids down regulate central effects of interleukin-1-beta on body temperature and behaviour in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 702, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress downregulates lipopolysaccharide-induced expression of proinflammatory cytokines in the spleen, pituitary, and brain of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.292-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subdiaphragmatic vagotomy blocks induction of IL-1béta mRNA in mice brain in response to peripheral LPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 268, pp.R1327-R1331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral administration of lipopolysaccharide induces the expression of cytokine transcripts in the brain and pituitary of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive reverse transcriptase-polymerase chain reaction using a synthetic internal RNA standard to quantitate transcripts for leukocyte-derived hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharide induces sickness behaviour in rats by a vagal mediated mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.499-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between tumor necrosis factor alpha and interleukin-1 in the induction of sickness behavior in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 19 (2), pp.197-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of type I and type II interleukin-1 receptors in mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amindari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunke-Reese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of two types of interleukin-1 receptors in the murine pituitary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Brunke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biragyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5, pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1 receptor antagonist blocks effects of IL-1à and IL-1á on social behaviour and body weight in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachykinin receptor cross-talk. Immunological cross-reactivity between the external domains of the substance K and substance P receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-endocrine interaction on lymphocytes : testosterone-induced modulation of the lymphocyte substance P receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitsuhashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 28, pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrous cycle variations in gonadotropin-releasing hormone, substance P and beta-endorphin contents in the median eminence, the arcuate nucleus and the medial preoptic nucleus in the rat : a detailed analysis of proestrus changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palkovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2 (3), pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 30 (1-6), pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's for lunch? Eliciting preferences for food on university campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuHEA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Economics Association, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal gut microbiome alteration has enduring effects on offspring's metabolic programming and neuroendocrine plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque de la SNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des préférences alimentaires sur 6 campus universitaires européens par une expérience de choix discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de la SNE Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 éme colloque de la société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNE, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title: Building a brain: The need for thyroid hormone and protein during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vancamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société de NeuroENdocrinologie (SNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un transfert de microbiotes maternels et de leurs métabolites sur l'expression de marqueurs entéroendocrines chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème réunion du CECED (Club d'Étude des Cellules Épithéliales Digestives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHaD22-ABS-1830 NEONATAL TRANSFER OF MATERNAL MICROBIOTA HAS A LASTING EFFECT ON THE FEEDING BEHAVIOR OF THE OFFSPRING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International society for Developmental Origins of Health and Disease, Aug 2022, Vancouver, Canada. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal microbiota composition impacts rat feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès internationnal Recherche Fédération Française Anoréxie Boulimie FFAB-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do early nutrition and metabolic status of the parents influence the child’s eating behavior?, Early factors of vulnerability to eating disorders: environment, genes and other risks factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFAB-R Paris 2019 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Fédération Française Anorexie Boulimie (FFAB). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du système nerveux central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified early fecal microbiota and feeding behavior of transplanted rat offspring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the increase of omega 3 intake during gestation and lactation on offspring in a maternal protein restriction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde à la 2e édition du Nantes Food Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage à Nantes et le magazine spécialisé l’Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine dévelopmentale des maladies et de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nutrition d’Hier à Aujourd’hui et pour Demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’ÉTÉ de Nutrition 2018. Clermont-Ferrand, FRA., Sep 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early intestinal microbiota modification by oligosaccharides program adult eating behavior in rats?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées nationales sur les troubles comportement alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une sous nutrition protéique pendant la vie foetale et périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological inhibition of gut leakiness prevents the long-term effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ECNP Congress Plenary invited conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early restoration of gut barrier function abrogates the long-term neurobehavioral effects of early-life stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monchaux de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Matime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual conference of the Inter-national Society of Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Sep 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet influence imprinted gene expression in offspring without altering DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Game of Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dubrovnic, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication tout public : Participation à l’initiative Inserm-Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Train des Saveurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gare de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteins and lipid metabolism: lipoprotein metabolism. ldl receptor (ldlr) expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nobecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European-Atherosclerosis-Society (EAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Innsbruck, Austria. pp.2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.07.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor expression and function in human pancreatic beta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Thedrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Scharfmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nobecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2016, Munich, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du neurodéveloppement dans un modèle expérimental de RCIU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN), FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé du cerveau : l’alimentation idéale pour chaque âge de la vie : Cerveau et nutrition Article « Développement cérébral : l’importance de l’alimentation maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web national Inra canal Grand public (http://www.inra.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu des 3émes rencontres du Grand Forum des Tout-petits : Les 1000 premiers jours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3émes Rencontres du Grand Forum des Tout-Petits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effect of citrulline and arginine in a model of intrauterine growth restriction : role of hormones and placental amino-acid transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Misbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannigsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd colloque de la Société Francophone pour la recherche et l'éducation sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DOHaD. FRA., Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plenary invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Bristish society of endocrinology and the French Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of protein and methyl donor content in maternal diet on proliferation and differentiation of hippocampal neural stem cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ancellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Lecouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Genetic Variant in the Insulin Receptor Gene Is Associated with Eating Difficulties at 2 Years of Age in a Cohort of Preterm Infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Migraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Habeat symposium: Improving infant and child eating habits, encouraging fruit and vegetable intake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess of methyl donors in maternal diet affects postnatal down regulation of Igf2, Igf2r and H19 genes in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early catch-up growth after intrauterine growth restriction alters central leptin signal and energy homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe Coupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein and methyl donors in maternal diet during preconceptual period, gestation and lactation affect fetal and postnatal growth, energy metabolism and gene expression in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFRP-02 – Recherche expérimentale – Effet mémoire d’une alimentation hyperprotéique chez le raton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise E. Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises Médico-chirurgicales Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1031, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-693X(08)72420-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet mémoire&amp;quot; d'une alimentation hyperprotéique dans un modèle animal de retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut immun de la cellule de Schwann : quels rôles pour le recepteur P2X7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Claude Bernard : Cerveau et Immunité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between 17beta-estradiol and the hypothalamo-pituitary beta-endorphin system in the regulation of the cyclic LH secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schirar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium of The Journal of Steroid Biochemistry : "Recent Advances in Steroid Biochemistry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein restriction disrupts hypothalamic neurogenesis in fetal rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46éme colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P28. Neonatal transfer of maternal microbiota has a lasting effect on the feeding behavior of the offspring through the homeostatic and reward system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 eme colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of certain targets of the m6A RNA methylation complex as responsible for impaired neural stem cell differentiation in the protein-restricted fetal hypothalamus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop: Epigenome inheritance and reprogramming in health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d'obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel scientifique Mibiogate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokininergic signaling exerts major control on cortico-striatal synaptic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg - à distance, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un enrichissement maternel en oméga 3 pendant la gestation et la lactation sur la descendance dans un modèle de dénutrition protéique maternelle chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in early intestinal microbiota induced by transfers of vaginal, milk-associated and fecal microbiota from pregnant mothers do not program intestinal microbiota in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference World of Microbiome: Pregnancy, Birth and Infancy (WoMPBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition during gestation alters fetal hypothalamus development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the inappropriate food preferences in offspring of low protein-diet fed dams but modifies the glutamatergic and dopaminergic circuits in hypothalamus and reward pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesogenic microbiota modified central neural circuits leading to eating behavior modulations in transplanted rat pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heberden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From epigenome towards epitranscriptome in cell fate choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Capri, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert néonatal de microbiotes associés à l’obésité ou à la minceur modifie le comportement alimentaire de la descendance à court et moyen termes chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Ben Necib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an unbalanced diet on the acquisition of food preferences and the development of reward circuits in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th FENS forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès SF DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle des microbiotes maternels dans la transmission du risque d’obésité à la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mibiogate "Physiologie et Pathologie des barrières : interaction avec les microbiotes", Journées scientifiques de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Western Diet” feeding of rat dams leads to profound plasticity and GABAergic phenotype changes within reward pathway from birth to sexual maturity in the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the programming of food preferences in offspring of Western-Diet-fed rat dams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal Western Diet consumption leads to a profound change in plasticity and GABAergic phenotype within hypothalamus and reward pathway from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SF-DOhAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal over-nutrition on the developing sweet/fatty taste and the ontogeny of brain reward pathway, from birth to sexual maturity in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high fat diet-induced hypothalamic plasticity modified by intrauterine growth restriction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neele Dellschaft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France. , 6 (Suppl 1), 2015, J Dev Orig Health Dis. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie et pathologie des barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rincel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilia Theodorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Physiologie et pathologie des barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perte de sensibilité vagale à la cholécystokinine chez le rat adulte né avec un retard de croissance intra-utérin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Origine développementale de la santé et des maladies et épigénétique. 2. colloque de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 6, 50 p., 2014, Journal of Developmental Origins of Health and Disease. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174415000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does early oligosaccharides consumption affect pancreas maturation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Theulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Probiotics, Prebiotics and New Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013, Proceedings and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated epithelial cells : a source of bioligical information in preterm infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BioTechniques virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, NA, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does high protein neonatal feeding program metabolic syndrome in adulthood? A study in a rodent model of intrauterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4 (Supplement 1), pp.S3-S47, 2013, Journal of Developmental Origins of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal peptides and first meal pattern following energy restriction in a rat model of intra-uterine growth restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Dréan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martin-Agnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vianney Haure-Mirande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Coupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Nutrition &amp; Growth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of citrulline supplementation on fetal growth, and protein synthesis in a rodent model of intrauterine growth restriction (IUGR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, 4,supplement1, pp.S3-S47, 2013, Journal of Developmental Origin of Health and Disease</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrulline Enhances Fetal Growth and Protein Synthesis in a Model of Intra-Uterine Growth Restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Portland, United States. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 2 (Suppl.), 2011, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174411000481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau en lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405, 2019, 978-2-7381-4845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité mieux comprise. Quand l’obésité n’est pas génétique. Elle peut être transmise par la mère, via des bactéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’actualité scientifique en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 373, Juin-Aout 2019, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité infantile :le poids de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame n°6 : Sciences et Société Alimentation Mondes Agricoles et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes enceintes/Empreinte fœtale, Chapitre 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rôle clé du microbiote tout au long de la vie. Nutritioninfos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des professionnels de la nutrition et de la diététique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, Juin 2018, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life nutrition and long term appetite regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Life Nutrition, Adult Health, and Development : Lessons from Changing Dietary Patterns, Famines, and Experimental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2013, 978-1-62417-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines, sickness behavior, and depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bluthé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peter Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psuchoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2007, 0-12-088576-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine effects on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Capuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sickness behavior : a neuroimmune-based response to infectious disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-immune interactions in neurologic and psychiatric disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of fever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 856, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokines and sickness behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimmunomodulation: molecular aspects, integrative systems, and clinical advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 840, New York Academy of Sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central interleukin-1 receptors as mediators of sickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hutchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric manifestations of systemic lupus erythematosus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 823, Academy of Sciences, 1997, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action of cytokines on the central nervous system. Interaction with glucocorticoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Layé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Konsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroid hormones and the T-cell cytokine profile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine actions on behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dantzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Bluthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goodall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bret-Dibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytokines in the nervous system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R.G. Landes Company, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : PANORAMA recherche de la thématique « biologie-Santé »En région pays de la Loire. DIAGNOSTIC STRATEGIQUE. Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif : Stratégies de Sites et de Centre pour l’INRA en Pays de la Loire 2018-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal low protein diet alters the development of reward circuits from childhood to adulthood by reshaping its function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Meistermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s for lunch? Eliciting preferences for food on university campus: discrete choice experiment protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Pokhilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafsika Afentou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hiligsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Witthoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecystokinin exerts a major control on corticostriatal synapse and motor behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Coppet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme Ilchmann-Diounou. Consequences of early life adverse events on the development of non-communicable diseases in mouse models. Doctorat de l’Université de Toulouse Délivré par l’institut Polytechnique de Toulouse (INP Toulouse) Discipline : Pathologie, Toxicologie, Génétique & Nutrition. 4 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix de recherche pour les sciences de l’alimentation : Mode de vie et Alimentation. FRM 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme S Saget Sorbonne University. Impact de différents régimes durant la lactation sur le développement de pathologies cardio-métaboliques chez des souris RCIU. 24 Aout 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation du dossier d’HDR de Mme Nathalie Castanon. Université de Bordeaux. Ecole Doctorale des Sciences de la vie et de la Santé. 5 Octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’AVIESAN pour les appels 2016-2017 d’Horizon 2020. Janvier 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif: Initiative next call for proposals “integrative research clusters” toward systems medicine based on genomics, december 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final des animateurs (D Dupont et Patricia Parnet) du groupe de travail transversal CEPIA/MICA/ALIMH sur « Quel est l’impact de l’alimentation chez le nouveau-né sur la mise en place des microbiotes digestifs » Juin 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la Thèse de Mme A Delawae. Thèse de Doctorat de l’Université PARIS-SACLAY. Ecole Doctorale ABIES. Effet d'une exposition odorante pré et post-natale sur le développement des préférences médiées par l’olfaction chez la souris. Mécanismes de neuromodulation. 9 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à la région Pays de Loire pour le projet régional EPIMEMO : « Impact du butyrate sur la consolidation des processus de mémorisation ». Rédaction J P Segain. Participation P Parnet et V Paillé. 2 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme E Laperrousaz. Thèse de Doctorat de l’Université Paris Diderot. L’hydrolyse des lipoprotéines dans le Système Nerveux Central : un nouvel acteur dans la régulation de l’homéostasie énergétique » 31 Septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’UMR PhAN pour l’évaluation l’HCERES (Vague B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Darmaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de la thèse de Mme P. Panchenko. Thèse de Doctorat de l’Université Paris 6. Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement et à long terme. 15 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du microbiote intestinal néonatal dans la programmation du comportement alimentaire chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Bretagne Loire (COMUE), 2019. Français. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05554759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class on DOHAD. Graduate programm BBRT (master 2) Nantes University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating behavior and appetite regulation by the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Graduate program MICAS bases neurobiologiques des comportements, Nantes university, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rédaction de la priorité 2 du CT2 du schéma stratégique du département AlimH :CT2. Analyser et comprendre les relations de causalité entre alimentation-santé et bien-être. P 2.2. Elucider les effets à long terme de la nutrition pré- et post-natale et leurs mécanismes sur les grandes fonctions et P 2.3. Comprendre les relations entre nutrition-alimentation et processus neurophysiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8F0DB0D"/>
+    <w:nsid w:val="4193CB47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-parnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6014-1951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086156942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suzanne Moull&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112708" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627809v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700547RR" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408031448739663E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2016-0077" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poinsignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31275-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF4L7Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.221267" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping Dai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Ni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doneal Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Lecouillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ancellet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu6104200" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brabant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068268" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.08.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKSDMRVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.05.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DPXCZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00201.2009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.04.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1V643P2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tridon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. May" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bluth&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. May" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300755" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677792v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pousset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kelley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bluthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konsman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670642v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bristow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li&#232;ge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695694v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. French" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vanhoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzonite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zachary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goujon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685689v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Bonnert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Garka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonoda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Testa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688326v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Hoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Dower" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sims" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Frawley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mitcham" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gerhart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arkins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biragyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minshall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lestage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suarez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pittman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703777v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amindari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hang Wu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunke-Reese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Brunke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mainard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715040v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitsuhashi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Turck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdelhue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Payan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709631v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palkovits" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709326v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665920v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665899v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735569v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737518v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789018v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788230v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735596v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737431v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602869v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharfmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nobecourt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603646v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741728v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798197v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.07.622" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5J7C3BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741729v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743337v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannigsberg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741746v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603432v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745215v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832309v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665906v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399690v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736187v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789061v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735602v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735588v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Necib" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741732v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799154v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415278v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Theulier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601335v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594356v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607910v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607748v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744428v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174411000481" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789070v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ariis.fr/fr/actualites/103-le-cerveau-en-lumieres-25-juin-2019-college-de-france" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790795v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouteux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790216v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789069v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790215v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/360787.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824927v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Kelley" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837005v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836106v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bret-Dibat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838715v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hutchison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. French" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790046v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790043v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556016v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pokhilenko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafsika Afentou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hiligsmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Witthoft" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788337v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788336v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789407v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789397v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789442v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789136v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790045v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798289v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798326v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799902v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554759v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399536v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399562v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798327v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-parnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6014-1951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086156942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.07.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665894v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsgos.2024.100339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271317v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.672224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Suzanne Moull&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112708" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627809v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Grit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091967" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rincel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchaux de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Matime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05252-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nogret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Formal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700547RR" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.11.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76B4XVB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408031448739663E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2016-0077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;me Ndjim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poinsignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31275-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPXF4L7Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Nowak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thang Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.221267" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuping Dai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Ni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doneal Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.204909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouvagnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442159" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Lecouillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ancellet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu6104200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Agnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTSKCHFT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Migraine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.051151" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647689v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brabant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068268" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe Coup&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.11.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DRBR7RB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Coupe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.02.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WBTJPHC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Plain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0415-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/439B8948AF471C030DA47AA47D5DC259B656EF88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr2003193" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.08.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKSDMRVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sauvant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peter Konsman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.05.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57DPXCZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00201.2009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-007-0048-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D643D44A95278DEF0D15258EC1AE77A57BA9E2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nadjar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tridon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. May" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bluth&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. May" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300755" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Busquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.04.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1V643P2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pousset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Kelley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bluthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konsman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670642v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li&#232;ge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bristow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. French" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vanhoy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzonite" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Zachary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692299v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684432v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goujon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685689v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Bonnert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Garka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonoda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Testa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688326v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Hoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684923v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Dower" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sims" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Frawley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mitcham" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gerhart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700092v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714992v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714851v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arkins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biragyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minshall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lestage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suarez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pittman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703777v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amindari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hang Wu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunke-Reese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Brunke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Mainard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703724v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715040v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitsuhashi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Turck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerdelhue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Payan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709326v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709631v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palkovits" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697167v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665920v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399714v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697177v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03973492v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737518v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735569v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737380v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735631v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moulle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735596v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737431v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741728v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603646v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798197v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scharfmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.07.622" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5J7C3BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602869v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nobecourt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741729v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798345v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742307v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743337v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannigsberg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741746v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745215v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663339v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Hoebler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)72420-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GDFGFHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415273v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832309v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665906v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399690v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789061v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735602v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736317v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Necib" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735588v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741732v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Dellschaft" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799154v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lepinay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415278v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Theulier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174415000197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594356v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601849v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gauvard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drouard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607910v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604132v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Haure-Mirande" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607748v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744428v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174411000481" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789070v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ariis.fr/fr/actualites/103-le-cerveau-en-lumieres-25-juin-2019-college-de-france" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789069v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790216v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790795v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouteux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dochez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/descriptif-9782743020262" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790215v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/360787.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824927v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Kelley" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chauvet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Capuron" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837005v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836106v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bret-Dibat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838715v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hutchison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. French" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839206v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838386v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790046v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790043v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556016v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pokhilenko" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafsika Afentou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Fu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hiligsmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Witthoft" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788337v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788336v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789407v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789136v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789397v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789442v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798289v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798326v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799902v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05554759v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399536v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399562v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798327v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>