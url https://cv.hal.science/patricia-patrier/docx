--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration's Control on Frictional Behavior and the Depth of the Ductile Shear Zone in Geothermal Reservoirs in Volcanic Arcs</w:t>
+                <w:t xml:space="preserve">Negative Frictional Healing in Icelandic Geothermal (IDDP‐2) Core Samples: Potential Implications for Detachment‐Fault Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jermann</w:t>
@@ -179,6846 +179,6980 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Jelavić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (2), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (4), pp.e2025GC012751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916892v1</w:t>
+                <w:t xml:space="preserve">hal-05596641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into hydrothermal alteration in the Ag-Pb-Zn Chinchillas deposit, Northwestern Argentina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo J. Caffe</w:t>
+                <w:t xml:space="preserve">Alteration's Control on Frictional Behavior and the Depth of the Ductile Shear Zone in Geothermal Reservoirs in Volcanic Arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnaby Fryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Franchini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jelavić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020621v1</w:t>
+                <w:t xml:space="preserve">hal-04916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">New insights into hydrothermal alteration in the Ag-Pb-Zn Chinchillas deposit, Northwestern Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo J. Caffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2025.105467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632597v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.e12867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177683v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control of the graben fault on hydrothermal alteration in the Cerro Pabellón geothermal system (Andean Cordillera, Northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaufort</w:t>
+                <w:t xml:space="preserve">S. Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40517-023-00260-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of &amp;lt;sup&amp;gt;226&amp;lt;/sup&amp;gt;Ra and U colloidal transport in a mining environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139497⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.106221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425335v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Assessment of &amp;lt;sup&amp;gt;226&amp;lt;/sup&amp;gt;Ra and U colloidal transport in a mining environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leermakers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.139497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.139497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177676v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium mineralization at Los Chihuidos sediment-hosted Cu-V deposit, Neuquén Basin, Argentina: An approach to vanadium ore forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L Rainoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana L Rainoldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Marta B Franchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta B Franchini</w:t>
+                <w:t xml:space="preserve">Adolfo Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.101724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsf.2023.101724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of the Loma Galena Pb-Ag Deposit, Navidad District, Patagonia, Argentina: A Unique Epithermal System Capped by an Anoxic Lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronica Bouhier</w:t>
+                <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makfoula Dewla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Franchini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.4968⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.106379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020606v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Genesis of the Loma Galena Pb-Ag Deposit, Navidad District, Patagonia, Argentina: A Unique Epithermal System Capped by an Anoxic Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rainoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (2), pp.433-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.4968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341574v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Minerals in the Deep Reservoir of the Cerro Pabellón Geothermal System (Northern Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Germain Rivera</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12101244⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (3-4), pp.739-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04157684v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Clay Minerals in the Deep Reservoir of the Cerro Pabellón Geothermal System (Northern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12101244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04036744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+                <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.105768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341573v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Mineralogy: A Signature of Granitic Geothermal Reservoirs of the Central Upper Rhine Graben</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11050479⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91 (8), pp.812-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020629v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the Paragenetic Sequence of Clay Minerals to Re-Examination of the Alteration Zoning in the Krafla Geothermal System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Escobedo</w:t>
+                <w:t xml:space="preserve">Clay Mineralogy: A Signature of Granitic Geothermal Reservoirs of the Central Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Glaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11090935⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11050479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402731v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of the Paragenetic Sequence of Clay Minerals to Re-Examination of the Alteration Zoning in the Krafla Geothermal System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11090935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492252v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charli Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106927 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447126v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950909v1</w:t>
+                <w:t xml:space="preserve">hal-02447126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The record of environmental and microbial signatures in ancient microbialites : the terminal carbonate complex form the Neogene basins of southeastern Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anneleen Foubert</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10030276⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (10), pp.1012-1017 (IF 4,842). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530135v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">The record of environmental and microbial signatures in ancient microbialites : the terminal carbonate complex form the Neogene basins of southeastern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneleen Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435169v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic and hydrothermal history of the host rock of the Imouraren uranium deposit (Tchirezrine 2 Formation - Tim Mersoï Basin, Niger)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">How Do Secondary Minerals in Granite Help Distinguish Paleo-from Present-Day Permeable Fracture Zones? Joint Interpretation of SWIR Spectroscopy and Geophysical Logs in the Geothermal Wells of Northern Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Glaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 160, pp.103637. </w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/8231816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932991v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagenetic and hydrothermal history of the host rock of the Imouraren uranium deposit (Tchirezrine 2 Formation - Tim Mersoï Basin, Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161868v1</w:t>
+                <w:t xml:space="preserve">hal-04932991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66, pp.859-894. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.163-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012121v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorite, white mica and clay minerals as proximity indicators to ore in the shallow porphyry environment of Quebrada de la Mina deposit, Argentina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.11.028⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.859-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957721v1</w:t>
+                <w:t xml:space="preserve">hal-02012121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+                <w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.192 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952923v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the circulation of geothermal fluids in boreholes at Rittershoffen (Alsace, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+                <w:t xml:space="preserve">Chlorite, white mica and clay minerals as proximity indicators to ore in the shallow porphyry environment of Quebrada de la Mina deposit, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maydagán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Impiccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Dezayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.10.019⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.297-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2017.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679630v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the geological and geophysical signatures of permeable fractures in granitic basement evolve after long periods of natural circulation? Insights from the Rittershoffen geothermal wells (France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-018-0100-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929824v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorite and chloritization processes through mixed-layer mineral series in low-temperature geological systems – a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (4), pp.497-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/claymin.2015.050.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: How do the geological and geophysical signatures of permeable fractures in granitic basement evolve after long periods of natural circulation? Insights from the Rittershoffen geothermal wells (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">How do the geological and geophysical signatures of permeable fractures in granitic basement evolve after long periods of natural circulation? Insights from the Rittershoffen geothermal wells (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Glaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-018-0112-5⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-018-0100-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929828v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of stromatolite lamina at the interface of oxygenic-anoxygenic photosynthesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: How do the geological and geophysical signatures of permeable fractures in granitic basement evolve after long periods of natural circulation? Insights from the Rittershoffen geothermal wells (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Glaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbi.12281⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-018-0112-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858184v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration halos in the Tordillos sediment-hosted copper deposit of the Neuquén Basin, Argentina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Formation of stromatolite lamina at the interface of oxygenic-anoxygenic photosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Braissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.378-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbi.12281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926851v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">Alteration halos in the Tordillos sediment-hosted copper deposit of the Neuquén Basin, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Josefina Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.691 - 715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935814v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative autoradiography of alpha particle emission in geo-materials using the Beaver™ system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Wattinne-Morice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (04), pp.635 - 651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925377v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and diagenetic steps leading to the mineralisation of Great Salt Lake microbialites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Galaup Serge</w:t>
+                <w:t xml:space="preserve">Quantitative autoradiography of alpha particle emission in geo-materials using the Beaver™ system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugdual Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31495⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 833 (5), pp.15 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356353v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical signature of hydrocarbon circulation in Cretaceous red beds of the Barda Gonzalez area, Neuquen Basin, Argentina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Cesaretti</w:t>
+                <w:t xml:space="preserve">Microbial and diagenetic steps leading to the mineralisation of Great Salt Lake microbialites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaup Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/08131413170⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360237v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral reactions associated with hydrocarbon paleomigration in the Huincul High, Neuquen Basin, Argentina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mineralogical signature of hydrocarbon circulation in Cretaceous red beds of the Barda Gonzalez area, Neuquen Basin, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana L Rainoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cesaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31201.1⟩</w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.525-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/08131413170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360303v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating unconformity-type uranium mineralization of the Alligator Rivers Uranium Field (Northern Territory, Australia) to the regional Proterozoic tectono-thermal activity: An illite K-Ar dating approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineral reactions associated with hydrocarbon paleomigration in the Huincul High, Neuquen Basin, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L Rainoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mozley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.1711-1729 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31201.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01276855v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARGE-SCALE BLEACHING OF RED BEDS RELATED TO UPWARD MIGRATION OF HYDROCARBONS: LOS CHIHUIDOS HIGH, NEUQUEN BASIN, ARGENTINA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Relating unconformity-type uranium mineralization of the Alligator Rivers Uranium Field (Northern Territory, Australia) to the regional Proterozoic tectono-thermal activity: An illite K-Ar dating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laverret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2110/jsr.2014.31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of K-feldspar-bearing hydrothermal breccias in the Bouillante geothermal field (Basse Terre - Guadeloupe)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">LARGE-SCALE BLEACHING OF RED BEDS RELATED TO UPWARD MIGRATION OF HYDROCARBONS: LOS CHIHUIDOS HIGH, NEUQUEN BASIN, ARGENTINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L Rainoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (5), pp.373-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2014.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831315v1</w:t>
+                <w:t xml:space="preserve">hal-01194746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of geothermal activity in an active island-arc volcanic setting: preliminary 40Ar/39Ar data from Bouillante geothermal field (Guadeloupe, French West Indies),</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Occurrence of K-feldspar-bearing hydrothermal breccias in the Bouillante geothermal field (Basse Terre - Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Bruzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP378.19⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183204v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral assemblages and distribution of phyllosilicates composition along the main section of the Agua Rica deposit, Catamarca, Argentina. Implications for future mine development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Timing of geothermal activity in an active island-arc volcanic setting: preliminary 40Ar/39Ar data from Bouillante geothermal field (Guadeloupe, French West Indies),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP378.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832879v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Ediacaran glaciation in southernmost Brazil through magmatic to meteoric fluid circulation in the porphyry-epithermal Au-Cu deposits of Lavras do Sul</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. H. Ronchid</w:t>
+                <w:t xml:space="preserve">Mineral assemblages and distribution of phyllosilicates composition along the main section of the Agua Rica deposit, Catamarca, Argentina. Implications for future mine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Impiccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67-68 (SI), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634473v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Ar dating and δ18O - δD tracing of illitization within and outside the Shea Creek uranium prospect, Athabasca Basin, Canada</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+                <w:t xml:space="preserve">Evidence of Ediacaran glaciation in southernmost Brazil through magmatic to meteoric fluid circulation in the porphyry-epithermal Au-Cu deposits of Lavras do Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bongiolo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mexias Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Gomes Boscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Ronchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.03.004⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (3-4), pp.404-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00579336v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of native radiation-induced paramagnetic defects in natural illites from unconformity-type uranium deposits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">K-Ar dating and δ18O - δD tracing of illitization within and outside the Shea Creek uranium prospect, Athabasca Basin, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laverret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys Chem Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-008-0227-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.856-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421579v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00579336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of aluminum phosphate-sulfate minerals associated with U unconformity-type deposits : the Athabasca basin, Canada.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evidence of native radiation-induced paramagnetic defects in natural illites from unconformity-type uranium deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2277⟩</w:t>
+              <w:t xml:space="preserve">Phys Chem Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-008-0227-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156005v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent mobilization of U-series radionuclides in the Bernardan U deposit (French Massif Central)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Significance of aluminum phosphate-sulfate minerals associated with U unconformity-type deposits : the Athabasca basin, Canada.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Quirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.06.020⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92, pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407600v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Recent mobilization of U-series radionuclides in the Bernardan U deposit (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (1-2), pp.304-315,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768537v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Genter</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsuyuki Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00768557v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the Shea Creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 1. Spatial variation of illite properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Quirt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089194v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the shea creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 2. Regional-scale spatial distribution of the Athabasca group sandstone matrix minerals.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the Shea Creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 1. Spatial variation of illite properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laverret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (3), pp.295-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540302⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 54,3, pp.275-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00239215v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay-mineral signatures of fossil and active hydrothermal circulations in the geothermal system of the Lamentin Plain, Martinique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the shea creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 2. Regional-scale spatial distribution of the Athabasca group sandstone matrix minerals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laverret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00044-1⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (3), pp.295-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083539v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clay-mineral signatures of fossil and active hydrothermal circulations in the geothermal system of the Lamentin Plain, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 124 (3-4), pp.195-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(03)00044-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part 1) : alteration effects - an analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (7), pp.601-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00086-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7028,1815 +7162,1815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de minéralisation et diagenèse des tapis microbiens stromatolithiques hypersalins en domaine marin restreint, comparaison avec les microbialithes anciens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pace</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du gisement polymétallique de Chinchillas : apport de la datation 40Ar/39Ar sur minéraux argileux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587905v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Evolution du gisement polymétallique de Chinchillas : apport de la datation 40Ar/39Ar sur minéraux argileux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588015v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of authigenic chlorite in deep marine siliciclastic turbidites and their implication on reservoir quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal Alteration in the New Deep Geothermal Well GIL-1 (Strasbourg Area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Glaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings World Geothermal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of SWIR to the Clay Signature of Permeable Fracture Zones in the Granitic Basement. Overview of Soultz and Rittershoffen wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Glaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Den Haag, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hinterland evolution in mineralogy of clastics sediments: first results from mineralogical analysis focus on the Zambezi system during meso-cenozoic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chanvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Garzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall’asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-18077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01768303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A petrographic study of the Tchirezrine 2 formation hosting the U deposit of Imouraren (Niger)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Reyx</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1773-1776</w:t>
+              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933265v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A petrographic study of the Tchirezrine 2 formation hosting the U deposit of Imouraren (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th SGA Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1773-1776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952298v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pétrographique des résidus de traitement : compréhension des interactions entre le minerai et la solution, lors du traitement pour récupération d’uranium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bélières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème réunion de la Société Géologique de France (SGF) – Journées Uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Temperature Geothermal System of Bouillante (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence géologique de la Caraibe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des paragenèses argileuses dans le gisement d’Imouraren (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde réunion de la Société Géologique de France (SGF) – Journées Uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Ar dating and stable isotope tracing of illite associated with the Sea Creek unconformity-type uranium deposits (Athabasca Basin, Canada).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laverret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Bridging Clays" Joint meeting CMS/GFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oléron, France. pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary geological results of recent exploratory drillings in a geothermal fractured reservoir at Lamentin (French West Indies, Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herlander Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8846,51 +8980,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of alteration on frictional behavior and the depth of ductile shear zones in volcanic arc geothermal reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8949,186 +9083,186 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Annual Meeting : What's Next for Science (AGU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washinghton, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéraux argileux dans le secteur d’Imouraren (Bassin de Tim Mersoï, Niger) ; implications sur la genèse du gisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Feybesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème réunion du Groupe Français des Argiles (GFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9275,51 +9409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Mercado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Caffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franchini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105467" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-023-00260-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bouhier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tornos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rainoldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4968" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Maza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escobedo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gibert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Levy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11090935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Foubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030276" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maydag&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Impiccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lentz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.11.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0100-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0112-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Braissant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Josefina Pons" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31495" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesaretti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/08131413170" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mozley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31201.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bruneton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.08.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1XZBS4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.31" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pays" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Impiccini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongiolo Marques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mexias Sampaio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gomes Boscato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ronchid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRGQP7G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fallick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFKSF30K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morichon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0227-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R01P6254-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Quirt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loubeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.06.020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BFSDP3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089194v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laverret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kister" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540301" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kister" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540302" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00044-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBW91Z84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587905v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588115v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio And&#242;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890888v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Mercado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Caffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-023-00260-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bouhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tornos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rainoldi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Maza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rivera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050479" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escobedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11090935" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Foubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030276" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maydag&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Impiccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lentz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.11.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0100-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0112-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Braissant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Josefina Pons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360237v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesaretti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/08131413170" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mozley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31201.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bruneton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.08.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1XZBS4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.31" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pays" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Impiccini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongiolo Marques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mexias Sampaio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gomes Boscato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ronchid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.05.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRGQP7G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fallick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFKSF30K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morichon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0227-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R01P6254-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Quirt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2277" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loubeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BFSDP3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089194v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laverret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kister" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00044-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBW91Z84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435184v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio And&#242;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>