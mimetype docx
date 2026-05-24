--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1440,299 +1440,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clay Minerals in the Deep Reservoir of the Cerro Pabellón Geothermal System (Northern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Virolle</w:t>
+                <w:t xml:space="preserve">Santiago Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
+                <w:t xml:space="preserve">Germain Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12101244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341574v1</w:t>
+                <w:t xml:space="preserve">hal-04157684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Minerals in the Deep Reservoir of the Cerro Pabellón Geothermal System (Northern Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vidal</w:t>
+                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Rivera</w:t>
+                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.1244. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (3-4), pp.739-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min12101244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04157684v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
               </w:r>
@@ -1852,64 +1852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,77 +2380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,64 +2553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (10), pp.1012-1017 (IF 4,842). </w:t>
@@ -3007,64 +3007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,64 +3141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,691 +6081,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of aluminum phosphate-sulfate minerals associated with U unconformity-type deposits : the Athabasca basin, Canada.</w:t>
+                <w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+                <w:t xml:space="preserve">Delphine Guisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Quirt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+                <w:t xml:space="preserve">Atsuyuki Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 92, pp.267-280. </w:t>
+              <w:t xml:space="preserve">, 2007, 92 (11), pp.1800-1813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156005v1</w:t>
+                <w:t xml:space="preserve">hal-00768537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent mobilization of U-series radionuclides in the Bernardan U deposit (French Massif Central)</w:t>
+                <w:t xml:space="preserve">Significance of aluminum phosphate-sulfate minerals associated with U unconformity-type deposits : the Athabasca basin, Canada.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Condomines</w:t>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Loubeau</w:t>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Quirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.06.020⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92, pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407600v1</w:t>
+                <w:t xml:space="preserve">hal-00156005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the depth-related transition montmorillonite-beidellite in the geothermal field of Bouillante (Guadeloupe, Lesser antilles)</w:t>
+                <w:t xml:space="preserve">Recent mobilization of U-series radionuclides in the Bernardan U deposit (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Guisseau</w:t>
+                <w:t xml:space="preserve">Michel Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (1-2), pp.304-315,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2398⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768537v1</w:t>
+                <w:t xml:space="preserve">hal-00407600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t>
+                <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the Shea Creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 1. Spatial variation of illite properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Guisseau</w:t>
+                <w:t xml:space="preserve">E. Laverret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Genter</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54,3, pp.275-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768557v1</w:t>
+                <w:t xml:space="preserve">hal-00089194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the Shea Creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 1. Spatial variation of illite properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Laverret</w:t>
+                <w:t xml:space="preserve">Clay minerals related to the hydrothermal activity of the Bouillante geothermal field (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Quirt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 158 (3-4), pp.380-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00089194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and geochemistry of the host-rock alterations associated with the shea creek unconformity-type uranium deposits (Athabasca Basin, Saskatchewan, Canada). Part 2. Regional-scale spatial distribution of the Athabasca group sandstone matrix minerals.</w:t>
               </w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laverret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7295,277 +7295,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t>
+                <w:t xml:space="preserve">Evolution du gisement polymétallique de Chinchillas : apport de la datation 40Ar/39Ar sur minéraux argileux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588015v1</w:t>
+                <w:t xml:space="preserve">hal-03587905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du gisement polymétallique de Chinchillas : apport de la datation 40Ar/39Ar sur minéraux argileux.</w:t>
+                <w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587905v1</w:t>
+                <w:t xml:space="preserve">hal-03588015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of authigenic chlorite in deep marine siliciclastic turbidites and their implication on reservoir quality</w:t>
               </w:r>
@@ -8712,51 +8712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Ar dating and stable isotope tracing of illite associated with the Sea Creek unconformity-type uranium deposits (Athabasca Basin, Canada).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laverret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herlander Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Seventh Workshop on Geothermal Reservoir Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Stanford, United States. 8 p</w:t>
@@ -9409,51 +9409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Mercado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Caffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-023-00260-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bouhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tornos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rainoldi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Maza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rivera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050479" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escobedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11090935" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Foubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030276" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maydag&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Impiccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lentz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.11.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0100-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0112-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Braissant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Josefina Pons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360237v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesaretti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/08131413170" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mozley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31201.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bruneton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.08.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1XZBS4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.31" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pays" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Impiccini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongiolo Marques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mexias Sampaio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gomes Boscato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ronchid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.05.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRGQP7G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fallick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFKSF30K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morichon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0227-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R01P6254-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Quirt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2277" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loubeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.06.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BFSDP3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089194v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laverret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kister" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540301" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00044-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBW91Z84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435184v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio And&#242;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jelavi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030213" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Mercado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo J. Caffe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Franchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2025.105467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-023-00260-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leermakers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L Rainoldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Franchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Giusiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2023.101724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bouhier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tornos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rainoldi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.4968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Maza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rivera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Glaas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11050479" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escobedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11090935" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Foubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030276" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8231816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01679630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.10.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maydag&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Impiccini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lentz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2017.11.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rigault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inoue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2015.050.4.06" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glaas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0100-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-018-0112-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Braissant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Josefina Pons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360237v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesaretti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/08131413170" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mozley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31201.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276855v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laverret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bruneton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.08.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1XZBS4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.31" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pays" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.119" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. V&#233;rati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP378.19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Impiccini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Anderson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongiolo Marques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mexias Sampaio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gomes Boscato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ronchid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.05.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRGQP7G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00579336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fallick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFKSF30K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morichon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-008-0227-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R01P6254-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guisseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuyuki Inoue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2398" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Quirt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2277" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Condomines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loubeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.06.020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BFSDP3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laverret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kister" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quirt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540301" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.07.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW9BH6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quirt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540302" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Patrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(03)00044-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBW91Z84-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02435184v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768303v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio And&#242;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reyx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00572530v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933402v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clauer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00768759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlander Correia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890888v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Feybesse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>