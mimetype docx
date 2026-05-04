--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -171,64 +171,60 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019865v1</w:t>
+                <w:t xml:space="preserve">hal-04304153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the drivers of eco-innovation? Empirical evidence from French start-ups</w:t>
               </w:r>
@@ -279,1765 +275,1579 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304153v1</w:t>
+                <w:t xml:space="preserve">hal-05019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories for Energy Transition in EU-28 Countries over the Period 2000-2019: a Multidimensional Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Sustainable Development by Composite Index: Evidence from French Departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coll-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13020761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637677v1</w:t>
+                <w:t xml:space="preserve">hal-05021634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Sustainable Development by Composite Index: Evidence from French Departments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie du développement durable en Normandie : une évaluation à l’échelle des EPCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coll-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.795-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13020761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05021634v1</w:t>
+                <w:t xml:space="preserve">hal-03637657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie du développement durable en Normandie : une évaluation à l’échelle des EPCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie du développement durable en Normandie : Une évaluation à l'échelle des Établissements Publics de Coopération Intercommunale (EPCI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coll-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.795-824</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 5, pp.795-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.215.0795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637657v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie du développement durable en Normandie : Une évaluation à l'échelle des Établissements Publics de Coopération Intercommunale (EPCI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the drivers of business demography and employment in the countries of the European Union?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (37), pp.4018 - 4043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2020.1730756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.215.0795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472235v1</w:t>
+                <w:t xml:space="preserve">hal-05019884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the drivers of business demography and employment in the countries of the European Union?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is oil price still driving inflation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5547/01956574.40.6.pren⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2020.1730756⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05019884v1</w:t>
+                <w:t xml:space="preserve">hal-02295983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances contrastées du développement des énergies renouvelables dans les régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaous Roussafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.27-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is oil price still driving inflation?</w:t>
+                <w:t xml:space="preserve">Quelle convergence pour les primes de risque sur les marchés boursiers ? Une analyse sur des données internationales sur la période 1984-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.545-579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5547/01956574.40.6.pren⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02295983v1</w:t>
+                <w:t xml:space="preserve">hal-02562510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle convergence pour les primes de risque sur les marchés boursiers ? Une analyse sur des données internationales sur la période 1984-2007</w:t>
+                <w:t xml:space="preserve">La demande de monnaie dans la zone euro revisitée. Un effet richesse dans un environnement variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.545-579</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.975-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562510v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of the French regional development: revealing the refugee/Schumpeter effects in new-firms startups</w:t>
+                <w:t xml:space="preserve">Toward the Integration of European Natural Gas Markets: A Time-Varying Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.3437-3451</w:t>
+              <w:t xml:space="preserve">Ultreïa !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.779-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562525v1</w:t>
+                <w:t xml:space="preserve">hal-02562543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Integration of European Natural Gas Markets: A Time-Varying Approach</w:t>
+                <w:t xml:space="preserve">La convergence européenne : une approche multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultreïa !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.779-790</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63, pp.55-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562543v1</w:t>
+                <w:t xml:space="preserve">hal-02562550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande de monnaie dans la zone euro revisitée. Un effet richesse dans un environnement variable</w:t>
+                <w:t xml:space="preserve">Analyse de la convergence dynamique des comportements de demande de monnaie en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63, pp.975-992</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.321-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562547v1</w:t>
+                <w:t xml:space="preserve">hal-02562555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convergence européenne : une approche multidimensionnelle</w:t>
+                <w:t xml:space="preserve">Analyse des comportements de substitutions énergétiques dans le secteur industriel des sept grands pays de l’OCDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 63, pp.55-96</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53, pp.983-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562550v1</w:t>
+                <w:t xml:space="preserve">hal-02562557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la convergence dynamique des comportements de demande de monnaie en Europe</w:t>
+                <w:t xml:space="preserve">Consommation, contraintes de liquidité et canal du crédit en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Payelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 83, pp.321-357</w:t>
+              <w:t xml:space="preserve">International Economics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 85, pp.129-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562555v1</w:t>
+                <w:t xml:space="preserve">hal-02562563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements de substitutions énergétiques dans le secteur industriel des sept grands pays de l’OCDE</w:t>
+                <w:t xml:space="preserve">Les agrégats monétaires ont-ils toujours un rôle à jouer dans la conduite de la politique monétaire ? L’apport des indices monétaires de Divisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53, pp.983-1011</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53, pp.91-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562557v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation, contraintes de liquidité et canal du crédit en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La régulation macroéconomique et sectorielle de la démographie d’entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Payelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (145), pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2000.6110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562563v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agrégats monétaires ont-ils toujours un rôle à jouer dans la conduite de la politique monétaire ? L’apport des indices monétaires de Divisia</w:t>
+                <w:t xml:space="preserve">Interfuel Competition in the Industrial Sector of Seven OECD Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 53, pp.91-116</w:t>
+              <w:t xml:space="preserve">Ultreïa !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562572v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation macroéconomique et sectorielle de la démographie d’entreprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel est le degré de substituabilité entre les actifs monétaires en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Statistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 138, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2047,206 +1857,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies spatiales et temporelles du développement du secteur des TIC : Une évaluation basée sur les départements français sur la période 1989-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Colloque ASRDLF "Territoire(s) et numérique. Innovations, mutations et décision"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale De Langue Française (ASRDLF), Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of digital transformation in French regions: a proposal of temporal and spatial typologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Sanoussy Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2256,130 +2066,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of announcement effects on the intraday volatility of stock returns: evidence from individual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remzi Uctum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,194 +2199,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Substitution Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Econometrics of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.146 - 167, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence des fonctions de demande de monnaie et l’homogénéisation des besoins d’encaisses réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La convergence des économies européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.93 - 120, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2723,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renou-Maissant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122953" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304153v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020761" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.215.0795" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1730756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Roussafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.40.6.pren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecarpentier-Moyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562547v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562557v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sanoussy Sow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Uctum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renou-Maissant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122953" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.215.0795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1730756" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.40.6.pren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Roussafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecarpentier-Moyal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sanoussy Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Uctum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>