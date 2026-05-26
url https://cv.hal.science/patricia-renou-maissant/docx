--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1017,178 +1017,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande de monnaie dans la zone euro revisitée. Un effet richesse dans un environnement variable</w:t>
+                <w:t xml:space="preserve">Toward the Integration of European Natural Gas Markets: A Time-Varying Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 63, pp.975-992</w:t>
+              <w:t xml:space="preserve">Ultreïa !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.779-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562547v1</w:t>
+                <w:t xml:space="preserve">hal-02562543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Integration of European Natural Gas Markets: A Time-Varying Approach</w:t>
+                <w:t xml:space="preserve">La demande de monnaie dans la zone euro revisitée. Un effet richesse dans un environnement variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renou-Maissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecarpentier-Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultreïa !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.779-790</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.975-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562543v1</w:t>
+                <w:t xml:space="preserve">hal-02562547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence européenne : une approche multidimensionnelle</w:t>
               </w:r>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renou-Maissant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122953" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.215.0795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1730756" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.40.6.pren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Roussafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecarpentier-Moyal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sanoussy Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Uctum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kedjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renou-Maissant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122953" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13020761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coll-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.215.0795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1730756" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.40.6.pren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Roussafi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecarpentier-Moyal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sanoussy Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi Uctum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>