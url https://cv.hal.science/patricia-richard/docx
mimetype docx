--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-5178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Samin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie P Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100012. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Centuries of lead white manufacturing processes identified by 13C and 14C carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103685. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulay Isguder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queuine, a bacterial-derived hypermodified nucleobase, shows protection in in vitro models of neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mcknight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (8), pp.e0253216. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake plasticity of savanna trees in encroached grassland: small trees match the mature trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Range and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/10220119.2020.1834453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal and population variability in plant root water uptake from stable isotopic analysis: when rooting depth matters in labeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.3057-3075. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3057-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of C-13-labeling in plant leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (17), pp.1961-1968. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and correcting for contamination of ecosystem water stable isotopes measured by isotope ratio infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of roughness models to simulate overland flow and tracer transport experiments under simulated rainfall at the plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402 (1-2), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the Seventh International Comparison of Absolute Gravimeters (ICAG 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vitushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Germak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.246-260. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration effects on laser-based δ 18 O and δ 2 H measurements and implications for the calibration of vapour measurements with liquid standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.3553-3561. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tisnérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la zone moyenne d'absorption racinaire dans un système plante-adventice en compétition pour l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écosystèmes et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street tree ecohydrology. A project to strudy street tree water use strategies and their consequences for managing tree cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference of the European Forum on Urban Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. , 162 p., 2014, 17. International Conference of the European Forum on Urban Forestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-5178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter contents of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Samin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie P Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100012. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Centuries of lead white manufacturing processes identified by 13C and 14C carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103685. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulay Isguder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queuine, a bacterial-derived hypermodified nucleobase, shows protection in in vitro models of neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mcknight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (8), pp.e0253216. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake plasticity of savanna trees in encroached grassland: small trees match the mature trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Range and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/10220119.2020.1834453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal and population variability in plant root water uptake from stable isotopic analysis: when rooting depth matters in labeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.3057-3075. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3057-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of C-13-labeling in plant leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (17), pp.1961-1968. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and correcting for contamination of ecosystem water stable isotopes measured by isotope ratio infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of roughness models to simulate overland flow and tracer transport experiments under simulated rainfall at the plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402 (1-2), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the Seventh International Comparison of Absolute Gravimeters (ICAG 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vitushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Germak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.246-260. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration effects on laser-based δ 18 O and δ 2 H measurements and implications for the calibration of vapour measurements with liquid standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.3553-3561. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tisnérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la zone moyenne d'absorption racinaire dans un système plante-adventice en compétition pour l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écosystèmes et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street tree ecohydrology. A project to strudy street tree water use strategies and their consequences for managing tree cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference of the European Forum on Urban Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. , 162 p., 2014, 17. International Conference of the European Forum on Urban Forestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F054AC08"/>
+    <w:nsid w:val="310DA3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kozlowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mcknight" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1834453" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3057-2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM994VTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5317" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMM68SZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vitushkin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Palinkas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4813" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K76W5GZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kozlowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mcknight" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1834453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3057-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM994VTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMM68SZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vitushkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Palinkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4813" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K76W5GZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>