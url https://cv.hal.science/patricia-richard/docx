--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-5178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter contents of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Samin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie P Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100012. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Centuries of lead white manufacturing processes identified by 13C and 14C carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103685. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulay Isguder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queuine, a bacterial-derived hypermodified nucleobase, shows protection in in vitro models of neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mcknight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (8), pp.e0253216. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake plasticity of savanna trees in encroached grassland: small trees match the mature trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Range and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/10220119.2020.1834453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal and population variability in plant root water uptake from stable isotopic analysis: when rooting depth matters in labeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.3057-3075. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3057-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of C-13-labeling in plant leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (17), pp.1961-1968. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and correcting for contamination of ecosystem water stable isotopes measured by isotope ratio infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of roughness models to simulate overland flow and tracer transport experiments under simulated rainfall at the plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402 (1-2), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the Seventh International Comparison of Absolute Gravimeters (ICAG 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vitushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Germak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.246-260. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration effects on laser-based δ 18 O and δ 2 H measurements and implications for the calibration of vapour measurements with liquid standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.3553-3561. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tisnérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la zone moyenne d'absorption racinaire dans un système plante-adventice en compétition pour l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écosystèmes et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street tree ecohydrology. A project to strudy street tree water use strategies and their consequences for managing tree cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference of the European Forum on Urban Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. , 162 p., 2014, 17. International Conference of the European Forum on Urban Forestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-5178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Front System Variability and Its Control on Export Rain Ratio Over the Past 800 ka: Implication for Atmospheric &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt; CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp‐alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sépulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025pa005397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Samin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie P Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100012. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Centuries of lead white manufacturing processes identified by 13C and 14C carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103685. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulay Isguder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queuine, a bacterial-derived hypermodified nucleobase, shows protection in in vitro models of neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mcknight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (8), pp.e0253216. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake plasticity of savanna trees in encroached grassland: small trees match the mature trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Range and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/10220119.2020.1834453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal and population variability in plant root water uptake from stable isotopic analysis: when rooting depth matters in labeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.3057-3075. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3057-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of C-13-labeling in plant leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (17), pp.1961-1968. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and correcting for contamination of ecosystem water stable isotopes measured by isotope ratio infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of roughness models to simulate overland flow and tracer transport experiments under simulated rainfall at the plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402 (1-2), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the Seventh International Comparison of Absolute Gravimeters (ICAG 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vitushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Germak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.246-260. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration effects on laser-based δ 18 O and δ 2 H measurements and implications for the calibration of vapour measurements with liquid standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.3553-3561. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tisnérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la zone moyenne d'absorption racinaire dans un système plante-adventice en compétition pour l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écosystèmes et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street tree ecohydrology. A project to strudy street tree water use strategies and their consequences for managing tree cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference of the European Forum on Urban Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. , 162 p., 2014, 17. International Conference of the European Forum on Urban Forestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="310DA3F8"/>
+    <w:nsid w:val="80F79509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103685" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kozlowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mcknight" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1834453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3057-2020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6650" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM994VTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389348v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMM68SZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262308v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vitushkin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Palinkas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4813" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K76W5GZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp&#8208;alphonse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025pa005397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kozlowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mcknight" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1834453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3057-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM994VTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5317" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMM68SZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vitushkin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Palinkas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4813" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K76W5GZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>