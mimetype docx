--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-5178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Front System Variability and Its Control on Export Rain Ratio Over the Past 800 ka: Implication for Atmospheric &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt; CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp‐alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sépulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (3), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025pa005397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Samin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie P Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100012. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Centuries of lead white manufacturing processes identified by 13C and 14C carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103685. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulay Isguder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queuine, a bacterial-derived hypermodified nucleobase, shows protection in in vitro models of neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mcknight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (8), pp.e0253216. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake plasticity of savanna trees in encroached grassland: small trees match the mature trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Range and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/10220119.2020.1834453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal and population variability in plant root water uptake from stable isotopic analysis: when rooting depth matters in labeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.3057-3075. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3057-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of C-13-labeling in plant leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (17), pp.1961-1968. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and correcting for contamination of ecosystem water stable isotopes measured by isotope ratio infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of roughness models to simulate overland flow and tracer transport experiments under simulated rainfall at the plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402 (1-2), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the Seventh International Comparison of Absolute Gravimeters (ICAG 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vitushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Germak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.246-260. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration effects on laser-based δ 18 O and δ 2 H measurements and implications for the calibration of vapour measurements with liquid standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.3553-3561. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tisnérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la zone moyenne d'absorption racinaire dans un système plante-adventice en compétition pour l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écosystèmes et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street tree ecohydrology. A project to strudy street tree water use strategies and their consequences for managing tree cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference of the European Forum on Urban Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. , 162 p., 2014, 17. International Conference of the European Forum on Urban Forestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-5178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Front System Variability and Its Control on Export Rain Ratio Over the Past 800 ka: Implication for Atmospheric &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt; CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp‐alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sépulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025pa005397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age model of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open MIND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith assemblage of sediment core MD04-2718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang, Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulcre, Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Margaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel, Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open MIND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1594/pangaea.986773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate dynamics in the south-western mediterranean during MIS 37–31 (∼1.25 - ∼1. 06 Ma): Insights from the marine core ODP site 976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Catrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Fauquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109635. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of annual and seasonal variations in water temperature in the Haute-Dronne River of southwest France based on δ18O records of freshwater pearl mussel shells (M. margaritifera), and its palaeoenvironmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Samin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie P Dassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100012. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulay Isguder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 Centuries of lead white manufacturing processes identified by 13C and 14C carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103685. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake plasticity of savanna trees in encroached grassland: small trees match the mature trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Range and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2989/10220119.2020.1834453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queuine, a bacterial-derived hypermodified nucleobase, shows protection in in vitro models of neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guillorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mcknight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (8), pp.e0253216. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0253216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling temporal and population variability in plant root water uptake from stable isotopic analysis: when rooting depth matters in labeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (6), pp.3057-3075. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-3057-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of topography, climate and moisture sources on isotopic composition ( δ 18 O & δ D) of rivers in the Pyrenees: Implications for topographic reconstructions in small orogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ségalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 484, pp.370 - 384. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of C-13-labeling in plant leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (17), pp.1961-1968. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.6650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing and correcting for contamination of ecosystem water stable isotopes measured by isotope ratio infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of roughness models to simulate overland flow and tracer transport experiments under simulated rainfall at the plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Silvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 402 (1-2), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final report on the Seventh International Comparison of Absolute Gravimeters (ICAG 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vitushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Germak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (5), pp.246-260. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0026-1394/48/5/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration effects on laser-based δ 18 O and δ 2 H measurements and implications for the calibration of vapour measurements with liquid standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (24), pp.3553-3561. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.4813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H218O) transport model for bare soil. Part II: Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309 (1-4), pp.301-320. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiSPAT-Isotope, a coupled heat, water and stable isotope (HDO and H2 18O) transport model for bare soil. Part II. Evaluation and sensitivity tests using two laboratory data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vauclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 309, pp.301-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration using 13CO2 measurements: a cost-effective sampling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.39(1)-39(18). </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GB001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (Suppl-2), pp.C525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du couplage CHS2-ECHoMICADAS pour des analyses de µ-échantillons carbonatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tisnérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calmels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lehnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of diffusion processes and leaf temperatures variations to the spatial distribution of leaf water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modelling the evaporative enrichment of water pools in maritime pine trees over daily and seasonal time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Burlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Seibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport de l'eau dans les plantes vu sous l'angle de la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Wingate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Xylème, eau, croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la zone moyenne d'absorption racinaire dans un système plante-adventice en compétition pour l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goujet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogéochimie isotopique des intéractions biosphère-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring isotopic exchange within a forest stand: Relationships between H2O and CO2 isotopic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of evapotranspiration to the enrichment of 18O and 2H in the water vapor under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by plants in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Assembly of the European Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration réelle et bilans isotopiques de l'eau dans le continuum sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gonzalez-Dunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire écosystèmes et changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lenhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street tree ecohydrology. A project to strudy street tree water use strategies and their consequences for managing tree cooling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Conference of the European Forum on Urban Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. , 162 p., 2014, 17. International Conference of the European Forum on Urban Forestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80F79509"/>
+    <w:nsid w:val="37C3EA1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607706v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp&#8208;alphonse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025pa005397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Germain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kozlowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mcknight" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253216" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1834453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3057-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM994VTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5317" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMM68SZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vitushkin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Palinkas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4813" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K76W5GZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp&#8208;alphonse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025pa005397" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234941v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Samin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P Dassi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Germain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Grellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/10220119.2020.1834453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kozlowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mcknight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-3057-2020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6650" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM994VTM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5317" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMM68SZB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#252;gler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.02.032" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vitushkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Palinkas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Germak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/48/5/003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4813" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K76W5GZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.12.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3812RSB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Gaudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GB001995" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F913065906F4617EFA263017B3C169D08BC6693D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690391v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Najjar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Dunia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cayet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837674v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>