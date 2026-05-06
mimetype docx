--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Rochwert-Zuili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El espacio medieval en la novela histórica española contemporánea: imágenes y cometidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El medievalismo en el siglo XXI (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne BESSON; William BLANC; Vincent FERRÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Moyen âge imaginaire. Le médiévalisme, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vendémiaire, 2022, 978-2-36358-389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen de la madre: ¿un componente esencial del molinismo? The image of the mother: an essential component of the molinismo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando ARIAS GUILLÉN; Carlos Manuel REGLERO DE LA FUENTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">María de Molina: gobernar en tiempos de crisis (1264-1321)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dykinson, 2022, 978-84-1122-615-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes dans les Castigos de Sancho IV : des instruments au service de la légitimation et de la préservation du pouvoir royal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Biaggini; Philippe Guérin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les choses et les mots. Les listes médiévales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 243-261, 324 p., 2021, 978-2-37906-074-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes dans les Castigos del rey don Sancho: des instruments au service de la légitimation et de la préservation du pouvoir royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biaggini Olivier; Guérin Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les choses et les mots. Les listes médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.243-261, 2021, 978-2-37906-074-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica y estrategia diplomáticas en la correspondencia de María de Molina con Aragón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabella Lazzarini; José Manuel Nieto Soria; Patricia Rochwert-Zuili. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances de femmes et diplomatie. Espagne, France, Italie, IXe-XVe s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782919448449. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sancho IV à don Juan Manuel: verdad y legitimidad en los Castigos del rey don Sancho IV y el Libro infinido.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">César García de Lucas; Alexandra Oddo Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quando me pago só monge e quando me pago soy calonje " Studia in honorem Benard Darbord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Millán de la Cogolla : Cilengua. Centro Internacional de Investigación de la Lengua Española</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 279-292 p., 2019, 978-84-17107-89-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité dans la geste cidienne : aspects poétiques et socio-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Le Blanc; Jean-Pierre Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps épiques : Structuration, modes d’expression et fonction de la temporalité dans l’épopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques du REARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondencia de Constanza de Portugal con Jaime II de Aragón (1302-1313)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; José Manuel NIETO SORIA; Patricia ROCHWERT-ZUILI; Hélène THIEULIN-PARDO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARTAS DE MUJERES EN LA EUROPA MEDIEVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ergástula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-67, 444 p., 2018, 9788416242337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique de Jofré de Loaysa et le molinismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia ROCHWERT-ZUILI; Jean-Pierre JARDIN; Hélène THIEULIN-PARDO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires, femmes, pouvoirs. Péninsule Ibérique (XIe-XVe siècle). Mélanges offerts au Professeur Georges Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-158, 2018, Collection Rencontres, 978-2-406-08155-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort au tournant des XIIIe et XIVe siècles : le témoignage de l’historiographie castillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mélange, Numéro Hors série, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte de rendu de lecture sur l'ouvrage : Sébastien DOUCHET, Marie-Pascale HALARY, Sylvie LEFÈVRE, Patrick MORAN et Jean-René VALETTE (dir.), De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet, Paris, Honoré Champion, 2019, 922 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux cidiens aux chevaux du Zifar : figures et modèles chevaleresques dans la Castille des XIIIe et XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Chevaux et littératures ibériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence dans la geste cidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'intelligence dans l'épopée médiévale, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec José CALVO POYATO, José Luis CORRAL, Alejandro CORRAL et Suzanne VARGA-GUILLOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, À la recherche d’un passé lointain : histoire nationale et identité dans le roman historique contemporain,, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, À la recherche d’un passé lointain : histoire nationale et identité dans le roman historique contemporain, 2 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvar, Arthur, Charlemagne et les autres : entre France et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 252, pp.267-270. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche « MISSIVA-Lettres de femmes dans l’Europe médiévale (Espagne, France, Italie, Portugal, VIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di storia medioevale e di diplomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IV, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17464/9788867743001_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spécificités de la biographie romancée au féminin : Urraca de Lourdes Ortiz (1982) et María de Molina d’Almudena de Arteaga (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la biographie romancée au féminin : Urraca (1982) de Lourdes Ortiz et María de Molina (2004) de Almudena de Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Écritures migrantes / Voyages en terres néo-grenadines / Biographie romancée, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Benítez Guerrero (ed.), Crónica de Fernando IV. Estudio y edición de un texto postalfonsí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Los metales preciosos: de la extracción a la acuñación (Antigüedad - Edad Media), 48-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoción, novelización y persuasión en la Crónica de Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’argument de l’affect dans l’historiographie médiévale / Literatura áurea ibérica, 27, 16 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.26583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres de femmes en Europe au Moyen Âge : quelques observations et un exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres de femmes en Europe au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Correspondances et paysages : premiers regards sur l’entre-deux, 1 (1), 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du héros médiéval dans le roman historique espagnol contemporain : le cas du Cid de José Luis Corral (El Cid, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entre histoire et fiction : le roman historique contemporain sur l'Espagne, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance des femmes en Europe au Moyen Âge : quelques observations et un exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Correspondances et paysages : premiers regards sur l’entre-deux, 1(1), 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre histoire et littérature : mémoires du passé dans l’Espagne médiévale et classique, 23, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mecenazgo y patronazgo de María de Molina: pruebas e indicios de unos recursos propagandísticos y didácticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mécénats et patronages féminins au moyen âge / La monarchie espagnole aux carrefours de l’Europe, 24, 17 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cerco de Zamora en la historiografía alfonsí y neoalfonsí: el hijo rebelde, el caballero y la reina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Zamorensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, « El cerco de Zamora: la historia, la leyenda y el legado cultural », 15, p. 91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sánchez Muñoz et le Romanz del Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L’Histoire et ses récits entre images, fictions et paratextes, 8, 19 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La actuación pacificadora de María de Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La paix des Dames / Des bureaucraties au service des cours, 20, 15 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.24170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Montaner Frutos (coord.), Sonando van sus nuevas allent parte del mar. El Cantar de mio Cid y el mundo de la épica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues indiennes et empire dans l'Amérique du Sud coloniale, 45-1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.6379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Benítez Guerrero, La imagen del rey en la cronística castellana. Propaganda y legitimación durante la primera mitad del siglo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues indiennes et empire dans l'Amérique du Sud coloniale, 45-1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.6353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrán Sánchez de Valladolid et le molinismo : la représentation du pouvoir dans la Chronique de trois rois et la Chronique d’Alphonse XI (milieu XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hommage à Geneviève Champeau, 3, p.06-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muerte y memoria dinástica en la Historia legionensis (llamada “silensis”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Historia legionensis (llamada silensis) | Écriture de l'histoire, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.21795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alphonse X à Alphonse XI : l’affirmation du pouvoir dans les prologues des œuvres castillanes aux XIIIe et XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paratextes et stratégies de pouvoir dans la péninsule Ibérique au Moyen Âge, 35 (1), p. 45-60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cehm.035.0045.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El valor del consejo en el &amp;quot;Libro del caballero Zifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, 18 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.20706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil, conseillers et conseillères dans la péninsule Ibérique au Moyen Âge. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Conseil, conseillers et conseillères dans la péninsule Ibérique au Moyen Âge., 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole de la reine dans les chroniques de Ferrán Sánchez de Valladolid (1340-1345)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, p. 65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et représentations de la parenté dans la Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.10093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urraque, Elvire et Sancie. Le rôle et la place des infantes dans l'historiographie castillane (XIIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.10363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxilium et consilium dans la &amp;quot;Chronica regum Castellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 20p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sancie à Bérengère : les femmes et le pouvoir dans l'historiographie alphonsine et néo-alphonsine (XIIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, 26p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El buen cauallero&amp;quot; : l'élaboration d'un modèle chevaleresque dans la &amp;quot;Chronique de Castille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique et de Civilisation Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, p. 87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la mise en prose des poèmes héroïques dans l'&amp;quot;Histoire d'Espagne&amp;quot;. Le &amp;quot;Cantar Primero&amp;quot; du &amp;quot;Poème du Cid&amp;quot; dans la &amp;quot;Chronique de vingt rois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22, p. 131-160. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cehm.1998.891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’un passé lointain : Histoire nationale et identité dans le roman historique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feb 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (10), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2018, Arras, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (3), 2020, Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit des femmes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2017, Correspondances et paysages : premiers regards sur l’entre-deux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Histoire et fiction : le roman contemporain sur l’Espagne du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre histoire et littérature : mémoires du passé dans l’Espagne médiévale et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2014, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 23, 2016, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances de femmes et diplomatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabella LAZZARINI; José Manuel NIETO SORIA; Patricia ROCHWERT-ZUILI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque du projet de recherche MISSIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rome, Italie. 10, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Studies, 9782919448449. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.3850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scriver dei figli. Lettere ‘eccellenti’ tra Medioevo ed Eta’ Moderna (XIV-XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Piseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli editore, 2021, Storia/Studi e ricerche, Andrea Gamberini; Marco Meriggi; Emanuela Scarpellini, 978883513276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scriver dei figli. Lettere ‘eccellenti’ tra medioevo ed eta moderna (XIV-XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Piseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondencias entre mujeres en la Europa medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; Annabelle MARIN; Hélène THIEULIN-PARDO; Patricia ROCHWERT-ZUILI. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), 2020, Studies, 9782919448357. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.2447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes en herbe ! - Apprendre aux enfants à penser par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Nomen Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclee de brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2019, 2220096165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de mujeres en la Europa medieval: España, Francia, Italia, Portugal (s. XI-XV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires, femmes, pouvoirs. Péninsule Ibérique (XIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; Hélène THIEULIN-PARDO; Patricia ROCHWERT-ZUILI. Classiques Garnier, 368 (1), 869 p., 2018, Rencontres, 978-2-406-08155-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de mujeres en la Europa medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; José Manuel NIETO SORIA; Patricia ROCHWERT-ZUILI; Hélène THIEULIN-PARDO. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ergástula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 444 p., 2018, 918-8416242-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires, Femmes, Pouvoirs en péninsule Ibérique (IXe-XVe siècle). Mélanges offerts au Professeur Georges Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 368, 2018, 978-2-406-08153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de mujeres en Europa (España, Francia, Italia, Portugal, siglos XI-XV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Jardin; José Manuel Nieto Soria; Patricia Rochwert-Zuili; Hélène Thieulin-Pardo. La Ergastula, 2018, 9788416242337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crónica de Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-Spania Books, 1, 388 p., 2010, Sources, Patricia ROCHWERT-ZUILI, 9782919448074. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la traduction collective de l'ouvrage : ALPHONSE X LE SAGE, Deuxième partie. Traduction critique de la Segunda partida, sous la direction de Georges MARTIN, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Martin. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2010, Travaux en cours, 9782919448012. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : la mort et son dépassement dans le monde hispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lecler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 455 p., 2008, 978-2-35260-036-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : conceptions et représentations de la mort et de son dépassement dans le monde hispanique , Paris, Indigo & Côté-femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique castillan/français de la Deuxième partie d’Alphonse X le Sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.91.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Cid » et « Épique médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des littératures hispaniques Espagne et Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et mémoire dynastique dans l'historiographie castillane du milieu du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Entre ciel et terre : conceptions et représentations de la mort et de son dépassement dans le monde hispanique", 6 et 7 juin 2007 à l'Université Paris 13 et à l'Université Paris-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. p. 91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reina como mediadora entre lo temporal y lo espiritual : un rasgo esencial del 'molinismo' (s. XIII-XIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe colloque international organisé par l'AEIHM (Asociación Española de Investigación de Historia de las Mujeres) qui s'est tenu les 19, 20 et 21 octobre 2006 à Barcelone sur le thème " La Historia de las mujeres : perspectivas actuales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'une mémoire familiale mythique : le Cid et les lignages ascendants de la noblesse castillane dans la &amp;quot;Chronique de Castille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d'une mémoire familiale mythique : le Cid et les lignages ascendants de la noblesse castillane dans la "Chronique de Castille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France. p. 331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;Cantar de mio Cid&amp;quot; y la &amp;quot;Crónica de Castilla&amp;quot;. Emergencia y valoración de los ‘nuevos linajes' en la historiografía neoalfonsí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El "Cantar de mio Cid" y la "Crónica de Castilla". Emergencia y valoración de los ‘nuevos linajes' en la historiografía neoalfonsí</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Alcalá de Henares, España. p. 269-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poème à l'histoire. La geste cidienne dans l'historiographie alphonsine et néo-alphonsine (XIIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Nord - Paris XIII, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Rochwert-Zuili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El espacio medieval en la novela histórica española contemporánea: imágenes y cometidos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El medievalismo en el siglo XXI (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne BESSON; William BLANC; Vincent FERRÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Moyen âge imaginaire. Le médiévalisme, hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vendémiaire, 2022, 978-2-36358-389-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen de la madre: ¿un componente esencial del molinismo? The image of the mother: an essential component of the molinismo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando ARIAS GUILLÉN; Carlos Manuel REGLERO DE LA FUENTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">María de Molina: gobernar en tiempos de crisis (1264-1321)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dykinson, 2022, 978-84-1122-615-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes dans les Castigos de Sancho IV : des instruments au service de la légitimation et de la préservation du pouvoir royal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Biaggini; Philippe Guérin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les choses et les mots. Les listes médiévales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 243-261, 324 p., 2021, 978-2-37906-074-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les listes dans les Castigos del rey don Sancho: des instruments au service de la légitimation et de la préservation du pouvoir royal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biaggini Olivier; Guérin Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les choses et les mots. Les listes médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSN, pp.243-261, 2021, 978-2-37906-074-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Práctica y estrategia diplomáticas en la correspondencia de María de Molina con Aragón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabella Lazzarini; José Manuel Nieto Soria; Patricia Rochwert-Zuili. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances de femmes et diplomatie. Espagne, France, Italie, IXe-XVe s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782919448449. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.3925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sancho IV à don Juan Manuel: verdad y legitimidad en los Castigos del rey don Sancho IV y el Libro infinido.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">César García de Lucas; Alexandra Oddo Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Quando me pago só monge e quando me pago soy calonje " Studia in honorem Benard Darbord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Millán de la Cogolla : Cilengua. Centro Internacional de Investigación de la Lengua Española</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 279-292 p., 2019, 978-84-17107-89-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité dans la geste cidienne : aspects poétiques et socio-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Le Blanc; Jean-Pierre Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps épiques : Structuration, modes d’expression et fonction de la temporalité dans l’épopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications numériques du REARE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondencia de Constanza de Portugal con Jaime II de Aragón (1302-1313)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; José Manuel NIETO SORIA; Patricia ROCHWERT-ZUILI; Hélène THIEULIN-PARDO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARTAS DE MUJERES EN LA EUROPA MEDIEVAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ergástula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 55-67, 444 p., 2018, 9788416242337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronique de Jofré de Loaysa et le molinismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia ROCHWERT-ZUILI; Jean-Pierre JARDIN; Hélène THIEULIN-PARDO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires, femmes, pouvoirs. Péninsule Ibérique (XIe-XVe siècle). Mélanges offerts au Professeur Georges Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 141-158, 2018, Collection Rencontres, 978-2-406-08155-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort au tournant des XIIIe et XIVe siècles : le témoignage de l’historiographie castillane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mélange, Numéro Hors série, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte de rendu de lecture sur l'ouvrage : Sébastien DOUCHET, Marie-Pascale HALARY, Sylvie LEFÈVRE, Patrick MORAN et Jean-René VALETTE (dir.), De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet, Paris, Honoré Champion, 2019, 922 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux cidiens aux chevaux du Zifar : figures et modèles chevaleresques dans la Castille des XIIIe et XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Chevaux et littératures ibériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence dans la geste cidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'intelligence dans l'épopée médiévale, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec José CALVO POYATO, José Luis CORRAL, Alejandro CORRAL et Suzanne VARGA-GUILLOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, À la recherche d’un passé lointain : histoire nationale et identité dans le roman historique contemporain,, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, À la recherche d’un passé lointain : histoire nationale et identité dans le roman historique contemporain, 2 (10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spécificités de la biographie romancée au féminin : Urraca de Lourdes Ortiz (1982) et María de Molina d’Almudena de Arteaga (2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvar, Arthur, Charlemagne et les autres : entre France et Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 252, pp.267-270. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.5368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de recherche « MISSIVA-Lettres de femmes dans l’Europe médiévale (Espagne, France, Italie, Portugal, VIIIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di storia medioevale e di diplomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IV, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17464/9788867743001_09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la biographie romancée au féminin : Urraca (1982) de Lourdes Ortiz et María de Molina (2004) de Almudena de Arteaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Écritures migrantes / Voyages en terres néo-grenadines / Biographie romancée, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Benítez Guerrero (ed.), Crónica de Fernando IV. Estudio y edición de un texto postalfonsí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Los metales preciosos: de la extracción a la acuñación (Antigüedad - Edad Media), 48-1, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.8165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres de femmes en Europe au Moyen Âge : quelques observations et un exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres de femmes en Europe au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Correspondances et paysages : premiers regards sur l’entre-deux, 1 (1), 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoción, novelización y persuasión en la Crónica de Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’argument de l’affect dans l’historiographie médiévale / Literatura áurea ibérica, 27, 16 p. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.26583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du héros médiéval dans le roman historique espagnol contemporain : le cas du Cid de José Luis Corral (El Cid, 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Entre histoire et fiction : le roman historique contemporain sur l'Espagne, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance des femmes en Europe au Moyen Âge : quelques observations et un exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Correspondances et paysages : premiers regards sur l’entre-deux, 1(1), 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre histoire et littérature : mémoires du passé dans l’Espagne médiévale et classique, 23, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mecenazgo y patronazgo de María de Molina: pruebas e indicios de unos recursos propagandísticos y didácticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mécénats et patronages féminins au moyen âge / La monarchie espagnole aux carrefours de l’Europe, 24, 17 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cerco de Zamora en la historiografía alfonsí y neoalfonsí: el hijo rebelde, el caballero y la reina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Zamorensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, « El cerco de Zamora: la historia, la leyenda y el legado cultural », 15, p. 91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La actuación pacificadora de María de Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La paix des Dames / Des bureaucraties au service des cours, 20, 15 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.24170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sánchez Muñoz et le Romanz del Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Âge d'or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L’Histoire et ses récits entre images, fictions et paratextes, 8, 19 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agedor.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Montaner Frutos (coord.), Sonando van sus nuevas allent parte del mar. El Cantar de mio Cid y el mundo de la épica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues indiennes et empire dans l'Amérique du Sud coloniale, 45-1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.6379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Benítez Guerrero, La imagen del rey en la cronística castellana. Propaganda y legitimación durante la primera mitad del siglo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Langues indiennes et empire dans l'Amérique du Sud coloniale, 45-1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.6353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrán Sánchez de Valladolid et le molinismo : la représentation du pouvoir dans la Chronique de trois rois et la Chronique d’Alphonse XI (milieu XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hommage à Geneviève Champeau, 3, p.06-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muerte y memoria dinástica en la Historia legionensis (llamada “silensis”)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Historia legionensis (llamada silensis) | Écriture de l'histoire, 14, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.21795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’Alphonse X à Alphonse XI : l’affirmation du pouvoir dans les prologues des œuvres castillanes aux XIIIe et XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paratextes et stratégies de pouvoir dans la péninsule Ibérique au Moyen Âge, 35 (1), p. 45-60. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cehm.035.0045.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El valor del consejo en el &amp;quot;Libro del caballero Zifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, 18 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.20706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil, conseillers et conseillères dans la péninsule Ibérique au Moyen Âge. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Conseil, conseillers et conseillères dans la péninsule Ibérique au Moyen Âge., 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et représentations de la parenté dans la Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.10093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole de la reine dans les chroniques de Ferrán Sánchez de Valladolid (1340-1345)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, p. 65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urraque, Elvire et Sancie. Le rôle et la place des infantes dans l'historiographie castillane (XIIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.10363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxilium et consilium dans la &amp;quot;Chronica regum Castellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 20p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sancie à Bérengère : les femmes et le pouvoir dans l'historiographie alphonsine et néo-alphonsine (XIIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, 26p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El buen cauallero&amp;quot; : l'élaboration d'un modèle chevaleresque dans la &amp;quot;Chronique de Castille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique et de Civilisation Hispaniques Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, p. 87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la mise en prose des poèmes héroïques dans l'&amp;quot;Histoire d'Espagne&amp;quot;. Le &amp;quot;Cantar Primero&amp;quot; du &amp;quot;Poème du Cid&amp;quot; dans la &amp;quot;Chronique de vingt rois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique hispanique médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22, p. 131-160. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cehm.1998.891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’un passé lointain : Histoire nationale et identité dans le roman historique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feb 2020, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (10), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2018, Arras, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (3), 2020, Le Moyen Âge et le Siècle d’Or dans la biographie romancée d’aujourd’hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit des femmes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2017, Correspondances et paysages : premiers regards sur l’entre-deux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Histoire et fiction : le roman contemporain sur l’Espagne du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre histoire et littérature : mémoires du passé dans l’Espagne médiévale et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lyvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2014, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 23, 2016, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.25206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances de femmes et diplomatie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabella LAZZARINI; José Manuel NIETO SORIA; Patricia ROCHWERT-ZUILI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque du projet de recherche MISSIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rome, Italie. 10, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Studies, 9782919448449. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.3850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scriver dei figli. Lettere ‘eccellenti’ tra Medioevo ed Eta’ Moderna (XIV-XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Piseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli editore, 2021, Storia/Studi e ricerche, Andrea Gamberini; Marco Meriggi; Emanuela Scarpellini, 978883513276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scriver dei figli. Lettere ‘eccellenti’ tra medioevo ed eta moderna (XIV-XVIII secolo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Piseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondencias entre mujeres en la Europa medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; Annabelle MARIN; Hélène THIEULIN-PARDO; Patricia ROCHWERT-ZUILI. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6 (1), 2020, Studies, 9782919448357. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.2447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophes en herbe ! - Apprendre aux enfants à penser par eux-mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Nomen Recio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclee de brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2019, 2220096165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de mujeres en la Europa medieval: España, Francia, Italia, Portugal (s. XI-XV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires, femmes, pouvoirs. Péninsule Ibérique (XIe-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; Hélène THIEULIN-PARDO; Patricia ROCHWERT-ZUILI. Classiques Garnier, 368 (1), 869 p., 2018, Rencontres, 978-2-406-08155-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de mujeres en la Europa medieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre JARDIN; José Manuel NIETO SORIA; Patricia ROCHWERT-ZUILI; Hélène THIEULIN-PARDO. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ergástula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 444 p., 2018, 918-8416242-33-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires, Femmes, Pouvoirs en péninsule Ibérique (IXe-XVe siècle). Mélanges offerts au Professeur Georges Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 368, 2018, 978-2-406-08153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartas de mujeres en Europa (España, Francia, Italia, Portugal, siglos XI-XV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Nieto Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Jardin; José Manuel Nieto Soria; Patricia Rochwert-Zuili; Hélène Thieulin-Pardo. La Ergastula, 2018, 9788416242337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crónica de Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">e-Spania Books, 1, 388 p., 2010, Sources, Patricia ROCHWERT-ZUILI, 9782919448074. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la traduction collective de l'ouvrage : ALPHONSE X LE SAGE, Deuxième partie. Traduction critique de la Segunda partida, sous la direction de Georges MARTIN, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Martin. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Spania Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2010, Travaux en cours, 9782919448012. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : la mort et son dépassement dans le monde hispanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lecler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigo Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 455 p., 2008, 978-2-35260-036-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ciel et terre : conceptions et représentations de la mort et de son dépassement dans le monde hispanique , Paris, Indigo & Côté-femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique castillan/français de la Deuxième partie d’Alphonse X le Sage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.esb.91.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Cid » et « Épique médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des littératures hispaniques Espagne et Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et mémoire dynastique dans l'historiographie castillane du milieu du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Entre ciel et terre : conceptions et représentations de la mort et de son dépassement dans le monde hispanique", 6 et 7 juin 2007 à l'Université Paris 13 et à l'Université Paris-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. p. 91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reina como mediadora entre lo temporal y lo espiritual : un rasgo esencial del 'molinismo' (s. XIII-XIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe colloque international organisé par l'AEIHM (Asociación Española de Investigación de Historia de las Mujeres) qui s'est tenu les 19, 20 et 21 octobre 2006 à Barcelone sur le thème " La Historia de las mujeres : perspectivas actuales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00693150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'une mémoire familiale mythique : le Cid et les lignages ascendants de la noblesse castillane dans la &amp;quot;Chronique de Castille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d'une mémoire familiale mythique : le Cid et les lignages ascendants de la noblesse castillane dans la "Chronique de Castille"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France. p. 331-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;Cantar de mio Cid&amp;quot; y la &amp;quot;Crónica de Castilla&amp;quot;. Emergencia y valoración de los ‘nuevos linajes' en la historiografía neoalfonsí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El "Cantar de mio Cid" y la "Crónica de Castilla". Emergencia y valoración de los ‘nuevos linajes' en la historiografía neoalfonsí</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Alcalá de Henares, España. p. 269-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00129755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poème à l'histoire. La geste cidienne dans l'historiographie alphonsine et néo-alphonsine (XIIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rochwert-Zuili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris-Nord - Paris XIII, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rochwert-Zuili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03756246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin Pardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilengua.es/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/reare/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laergastula.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08155-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lyvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17464/9788867743001_09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03756089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26583" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03730354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25549" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.403" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6379" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.035.0045." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03729608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.10093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.10363" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.335" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.1998.891" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03733930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03730236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25206" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03734960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lazzarini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Nieto Soria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/?lang=fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3850" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Morandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Piseri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferrario" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03732098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.2447" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nomen Recio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/home" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03731881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03731735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03740553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03729151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.63" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.61" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03729496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indigo.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.91." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130804v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rochwert-Zuili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03756246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin Pardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilengua.es/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/reare/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laergastula.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08155-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04294085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lyvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5368" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17464/9788867743001_09" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03756089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03730354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03758329v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25549" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03755534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.24170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6379" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757172v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03736206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cehm.035.0045." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.20706" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03729608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.10093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.10363" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.281" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.335" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cehm.1998.891" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03733930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03730236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03771277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.25206" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03734960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lazzarini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Nieto Soria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/esb/?lang=fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.3850" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Morandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Piseri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ferrario" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03732098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jardin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Marin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.2447" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Nomen Recio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/home" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03731881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03731735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03740553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03729151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.63" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03757786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.61" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03729496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indigo.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735754v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.esb.91." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03735471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130804v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>