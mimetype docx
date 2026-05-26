--- v0 (2026-04-07)
+++ v1 (2026-05-26)
@@ -520,486 +520,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03318337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash point of binary mixtures of chlorinated hydrocarbons with toluene and their predictability with existing mixing rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Mechanistic Understanding of the Additives' Role on Ammonium Nitrate Decomposition: Calcium Carbonate and Calcium Sulfate as Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Menicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.12127⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (10), pp.5034-5040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03318303v1</w:t>
+                <w:t xml:space="preserve">ineris-03318311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Mechanistic Understanding of the Additives' Role on Ammonium Nitrate Decomposition: Calcium Carbonate and Calcium Sulfate as Case Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Menicacci</w:t>
+                <w:t xml:space="preserve">Flash point of binary mixtures of chlorinated hydrocarbons with toluene and their predictability with existing mixing rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (10), pp.5034-5040. </w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.art. e12127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prs.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318311v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New QSPR Models to Predict the Flammability of Binary Liquid Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the adsorption efficiency of sugar-based surfactants from QSPR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201800122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantitative Structure-Property Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.art. 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJQSPR.2019040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03319070v1</w:t>
+                <w:t xml:space="preserve">ineris-03319082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the adsorption efficiency of sugar-based surfactants from QSPR models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+                <w:t xml:space="preserve">New QSPR Models to Predict the Flammability of Binary Liquid Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantitative Structure-Property Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (2), pp.art. 2. </w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (8-9), pp.art. 1800122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJQSPR.2019040102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/minf.201800122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319082v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the chemical structure on amphiphilic properties of sugar-based surfactants: A literature overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiling Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,51 +1089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating Dissolution Issues of Sugar-Based Surfactants through a Decision Tree Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1206,51 +1206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of sugar-based surfactants structure on surface tension at critical micelle concentration with structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,51 +1323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modèles QSPR pour la prédiction des propriétés de tensioactifs dérivés de sucres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformations of n-alkyl-α/β-D-glucopyranoside surfactants : Impact on molecular properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (10), pp.art. 1700024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,51 +1756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New QSPR models to predict the critical micelle concentration of sugar-based surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,295 +2083,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general guidebook for the theoretical prediction of physicochemical properties of chemicals for regulatory purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">Combining mixing rules with QSPR models for pure chemicals to predict the flash points of binary organic liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00215⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855187v1</w:t>
+                <w:t xml:space="preserve">ineris-01862519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining mixing rules with QSPR models for pure chemicals to predict the flash points of binary organic liquid mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+                <w:t xml:space="preserve">A general guidebook for the theoretical prediction of physicochemical properties of chemicals for regulatory purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.61-70. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (24), pp.13093-13164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2015.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.5b00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862519v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture descriptors toward the development of Quantitative Structure-Property Relationship models for the flash points of organic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.2821 - 2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (36), pp.13920-13927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3217,330 +3217,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSPR prediction of physico-chemical properties for REACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John C. Dearden</w:t>
+                <w:t xml:space="preserve">On the development of QSPR models for regulatory frameworks : The heat of decomposition of nitroaromatics as a test case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1062936X.2013.773372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.1100-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963462v1</w:t>
+                <w:t xml:space="preserve">ineris-00961813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique des incompatibilités chimiques du nitrate d’ammonium et de ses mécanismes de décomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+                <w:t xml:space="preserve">QSPR prediction of physico-chemical properties for REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Dearden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.545-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1062936X.2013.773372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869453v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of QSPR models for regulatory frameworks : The heat of decomposition of nitroaromatics as a test case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude théorique des incompatibilités chimiques du nitrate d’ammonium et de ses mécanismes de décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-2013, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2013.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961813v1</w:t>
+                <w:t xml:space="preserve">ineris-01869453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ammonium nitrate and its mechanism of decomposition in the gas phase : a theoretical study and a DFT benchmark</w:t>
               </w:r>
@@ -3565,51 +3565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (26), pp.10849-10858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 235-236, pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.291-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3997,51 +3997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (36), pp.9010-9019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4069,894 +4069,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a QSPR model for predicting thermal stabilities of nitroaromatic compounds taking into account their decomposition mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+                <w:t xml:space="preserve">Oxidation mechanism of diethyl ether : a complex process for a simple molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Orlando Crescenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (10), pp.2443-2453. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (32), pp.14636-14645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-010-0908-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21357a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961762v1</w:t>
+                <w:t xml:space="preserve">ineris-00963321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peroxydation de l’éther éthylique : étude théorique et expérimentale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peggy Gruez</w:t>
+                <w:t xml:space="preserve">Predicting the thermal stability of nitroaromatic compounds using chemoinformatic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto del Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6-7), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201000077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869385v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the thermal stability of nitroaromatic compounds using chemoinformatic tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto del Rio</w:t>
+                <w:t xml:space="preserve">La peroxydation de l’éther éthylique : étude théorique et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2010-2011, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963310v1</w:t>
+                <w:t xml:space="preserve">ineris-01869385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation mechanism of diethyl ether : a complex process for a simple molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+                <w:t xml:space="preserve">Development of a QSPR model for predicting thermal stabilities of nitroaromatic compounds taking into account their decomposition mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (10), pp.2443-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-010-0908-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp21357a⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963321v1</w:t>
+                <w:t xml:space="preserve">ineris-00961762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSPR modeling of thermal stability of nitroaromatic compounds : DFT vs AM1 calculated descriptors</w:t>
+                <w:t xml:space="preserve">Predicting explosibility properties of chemicals from quantitative structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (4), pp.805-812. </w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.359-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-009-0634-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prs.10379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963224v1</w:t>
+                <w:t xml:space="preserve">ineris-00961753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'explosibilité des substances chimiques : des approches expérimentales classiques à la prédiction par la chimie quantique et les méthodes statistiques QSPR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QSPR modeling of thermal stability of nitroaromatic compounds : DFT vs AM1 calculated descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.805-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-009-0634-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961745v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting explosibility properties of chemicals from quantitative structure-property relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'explosibilité des substances chimiques : des approches expérimentales classiques à la prédiction par la chimie quantique et les méthodes statistiques QSPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Marlair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 337, pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961753v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de modèles QSPR pour la prédiction des propriétés d’explosibilité des composés nitroaromatiques</w:t>
               </w:r>
@@ -5164,174 +5164,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the decomposition mechanisms in substituted o-Nitrotoluenes</w:t>
+                <w:t xml:space="preserve">On the prediction of thermal stability of nitroaromatic compounds using quantum chemical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (48), pp.13621-13627. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 171 (1-3), pp.845-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp905979w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963204v1</w:t>
+                <w:t xml:space="preserve">ineris-00961948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booming development of biofuels for transport : is fire safety of concern ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,213 +5398,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of thermal stability of nitroaromatic compounds using quantum chemical calculations</w:t>
+                <w:t xml:space="preserve">A theoretical study of the decomposition mechanisms in substituted o-Nitrotoluenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 171 (1-3), pp.845-850. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (48), pp.13621-13627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.06.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp905979w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961948v1</w:t>
+                <w:t xml:space="preserve">ineris-00963204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of descriptors arising from the conceptual density functional theory for the prediction of chemicals explosibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 467 (4-6), pp.407-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5663,77 +5663,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the decomposition reactions in substituted nitrobenzenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (17), pp.4054-4059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6211,420 +6211,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03975903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque d’emballement de réaction pour la sécurité des procédés chimiques</w:t>
+                <w:t xml:space="preserve">French Market Surveillance of the CE-marked explosives and pyrotechnic articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villemur</w:t>
+                <w:t xml:space="preserve">Nicolas Apchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Petit</w:t>
+                <w:t xml:space="preserve">Claire Coqueblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bianchini</w:t>
+                <w:t xml:space="preserve">Fabien Coudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">44. International Pyrotechnics Society seminar (EUROPYRO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France. pp.851-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237780v1</w:t>
+                <w:t xml:space="preserve">ineris-03237728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runaway reaction hazard assessment for chemical processes safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Evaluation du risque d’emballement de réaction pour la sécurité des procédés chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villemur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">17. Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237740v1</w:t>
+                <w:t xml:space="preserve">ineris-03237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Market Surveillance of the CE-marked explosives and pyrotechnic articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runaway reaction hazard assessment for chemical processes safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villemur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Apchin</w:t>
+                <w:t xml:space="preserve">Lucas Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Coqueblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coudour</w:t>
+                <w:t xml:space="preserve">Nathalie Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. International Pyrotechnics Society seminar (EUROPYRO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France. pp.851-858</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237728v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ammonium nitrate contaminants based on computational chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Menicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,204 +6643,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the flammability of liquid mixtures by predictive approach as a complement to experimental measurements</w:t>
+                <w:t xml:space="preserve">In Silico Design of Sugar-based Surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International symposium on green chemistry (ISGC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237739v1</w:t>
+                <w:t xml:space="preserve">ineris-03237714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Design of Sugar-based Surfactants</w:t>
+                <w:t xml:space="preserve">Assessing the flammability of liquid mixtures by predictive approach as a complement to experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tribouilloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on green chemistry (ISGC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237714v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive methods for determining the thermal decomposition properties of hazardous substances</w:t>
               </w:r>
@@ -7016,90 +7016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ammonium nitrate contaminants based on computational chemistry approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Menicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Théorie, Modélisation et Simulations" (JMTS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7124,90 +7124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension et prédiction des mécanismes d’incompatibilités chimiques à l’aide de la DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Menicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontre des Chimistes Théoriciens Francophones (RCTF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7226,247 +7226,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles QSPR pour la prédiction des propriétés des tensioactifs dérivés de sucre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive methods for determining the decomposition properties of hazardous substances : from development to experimental verification - HAZPRED Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.184</w:t>
+              <w:t xml:space="preserve">5. SAFERA Symposium "Emergence of a New Collaborative Work Programme on Industrial Safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853502v1</w:t>
+                <w:t xml:space="preserve">ineris-01853101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive methods for determining the decomposition properties of hazardous substances : from development to experimental verification - HAZPRED Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles QSPR pour la prédiction des propriétés des tensioactifs dérivés de sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. SAFERA Symposium "Emergence of a New Collaborative Work Programme on Industrial Safety"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853101v1</w:t>
+                <w:t xml:space="preserve">ineris-01853502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New QSPR models to predict the amphiphilic properties of sugar based surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the flammability of liquid mixtures using QSPR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7796,217 +7796,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models for amphiphilic properties of sugar-based surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prediction of the flash points of organic mixtures by QSPR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Properties and Phase Equilibria for Product and Process Design (PPEPPD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854177v1</w:t>
+                <w:t xml:space="preserve">ineris-01854239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation moléculaire pour l'évaluation de la sécurité des substances et des procédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical prediction of physico-chemical properties of chemicals for regulatory purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rozanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-Journée modélisation et simulation en agro-ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853021v1</w:t>
+                <w:t xml:space="preserve">ineris-01854240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSPR model for regulatory purpose : from development to integration into the QSAR toolbox</w:t>
               </w:r>
@@ -8077,411 +8107,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical prediction of physico-chemical properties of chemicals for regulatory purposes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+                <w:t xml:space="preserve">Predictive models for amphiphilic properties of sugar-based surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.65</w:t>
+              <w:t xml:space="preserve">14. International Conference on Properties and Phase Equilibria for Product and Process Design (PPEPPD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854240v1</w:t>
+                <w:t xml:space="preserve">ineris-01854177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the flash points of organic mixtures by QSPR models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+                <w:t xml:space="preserve">La modélisation moléculaire pour l'évaluation de la sécurité des substances et des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.16</w:t>
+              <w:t xml:space="preserve">Demi-Journée modélisation et simulation en agro-ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854239v1</w:t>
+                <w:t xml:space="preserve">ineris-01853021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation moléculaire pour l'évaluation de la sécurité des substances et des procédés</w:t>
+                <w:t xml:space="preserve">QSPR models to predict hazardous physico-chemical properties of reactive substances for REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Fayet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Chimexpo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853061v1</w:t>
+                <w:t xml:space="preserve">ineris-01854241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSPR models to predict hazardous physico-chemical properties of reactive substances for REACH</w:t>
+                <w:t xml:space="preserve">La modélisation moléculaire pour l'évaluation de la sécurité des substances et des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Miami, United States. pp.66</w:t>
+              <w:t xml:space="preserve">Salon Chimexpo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854241v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular modeling as a complementary approach of experimental evaluation of incompatibilities of ammonium nitrate</w:t>
               </w:r>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Freiburg, Germany. pp.145-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8597,51 +8597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser les risques liés aux nanomatériaux : outils et dispositif financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Chimexpo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8660,847 +8660,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive methods for determining the decomposition properties of hazardous substances : from development to experimental verification (HAZPRED)</w:t>
+                <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. SAFERA Symposium "Emergence of a new collaborative work programme on industrial safety"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Athene, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire IFPEN - SFGP "Données thermodynamiques : production, cohérence et impact sur le dimensionnement des procédés industriels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854332v1</w:t>
+                <w:t xml:space="preserve">ineris-01853063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
+                <w:t xml:space="preserve">Predictive methods for determining the decomposition properties of hazardous substances : from development to experimental verification (HAZPRED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFPEN - SFGP "Données thermodynamiques : production, cohérence et impact sur le dimensionnement des procédés industriels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">4. SAFERA Symposium "Emergence of a new collaborative work programme on industrial safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Athene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853063v1</w:t>
+                <w:t xml:space="preserve">ineris-01854332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards QSPR models for amphiphilic properties of sugar-based surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">On the use of QSPR models to predict the hazardous properties of liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Congress of Chemical Engineering (ECCE 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.723</w:t>
+              <w:t xml:space="preserve">28. European Symposium on Applied Thermodynamics (ESAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855124v1</w:t>
+                <w:t xml:space="preserve">ineris-01852965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation moléculaire pour l’évaluation de la sécurité des produits et des procédés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data analysis of sugar-based surfactant properties : towards quantitative structure property relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.157</w:t>
+              <w:t xml:space="preserve">10. World Surfactant Congress and Business Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855051v1</w:t>
+                <w:t xml:space="preserve">ineris-01855082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSPR models as tools for predicting physico-chemical properties for REACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards QSPR models for amphiphilic properties of sugar-based surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Chemical Engineering (ECCE 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.1184</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855126v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling as a complement of experimental safety evaluation of products and processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la modélisation moléculaire pour l’évaluation de la sécurité des produits et des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Congress of Chemical Engineering (ECCE 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.234</w:t>
+              <w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855125v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis of sugar-based surfactant properties : towards quantitative structure property relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QSPR models as tools for predicting physico-chemical properties for REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Surfactant Congress and Business Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">10. European Congress of Chemical Engineering (ECCE 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855082v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of QSPR models to predict the hazardous properties of liquid mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+                <w:t xml:space="preserve">Molecular modeling as a complement of experimental safety evaluation of products and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. European Symposium on Applied Thermodynamics (ESAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Athène, Greece</w:t>
+              <w:t xml:space="preserve">10. European Congress of Chemical Engineering (ECCE 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852965v1</w:t>
+                <w:t xml:space="preserve">ineris-01855125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSPR models for the prediction of physico-chemical hazards of substances</w:t>
               </w:r>
@@ -9562,545 +9562,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis of sugar-based surfactant properties : towards quantitative structure property relationships</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use QSPR type approaches to predict the properties of green chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PIVERT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t>
+              <w:t xml:space="preserve">3. International symposium on green chemistry (ISGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855083v1</w:t>
+                <w:t xml:space="preserve">ineris-01852925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use QSPR type approaches to predict the properties of green chemicals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data analysis of sugar-based surfactant properties : towards quantitative structure property relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International symposium on green chemistry (ISGC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire PIVERT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01852925v1</w:t>
+                <w:t xml:space="preserve">ineris-01855083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude DFT des mécanismes d'incompatibilités chimiques impliquant le nitrate d'ammonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+                <w:t xml:space="preserve">Prediction of mixture properties based on QSPR models : the flash point of organic mixtures as a test case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontre des Chimistes Théoriciens Francophones (RCTF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.36</w:t>
+              <w:t xml:space="preserve">10. Congress of the World Association of Theoretical and Computational Chemists (WATOC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855631v1</w:t>
+                <w:t xml:space="preserve">ineris-01855594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of mixture properties based on QSPR models : the flash point of organic mixtures as a test case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Gaudin</w:t>
+                <w:t xml:space="preserve">Détermination des propriétés comburantes des produits par DSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Morancais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congress of the World Association of Theoretical and Computational Chemists (WATOC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">45. Journées de Calorimétrie et d'Analyse Thermique (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855594v1</w:t>
+                <w:t xml:space="preserve">ineris-01852888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés comburantes des produits par DSC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Morancais</w:t>
+                <w:t xml:space="preserve">Etude DFT des mécanismes d'incompatibilités chimiques impliquant le nitrate d'ammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cagnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de Calorimétrie et d'Analyse Thermique (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">14. Rencontre des Chimistes Théoriciens Francophones (RCTF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852888v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les propriétés physico-chimiques dangereuses des substances chimiques à l'aide de modèles QSPR</w:t>
               </w:r>
@@ -10207,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress of the World Association of Theoretical and Computational Chemists (WATOC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10328,51 +10328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Workshop on Quantitative Structure-Activity Relationship in Environmental and Health Sciences (QSAR 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Milan, Italy. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10492,51 +10492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hazardous physico-chemical properties of chemicals using QSPR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10568,792 +10568,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes d'incompatibilité chimiques impliquant le nitrate d'ammonium par modélisation moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+                <w:t xml:space="preserve">Predicting the physico-chemical properties of chemicals based on QSPR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">9. European congress of chemical engineering (ECCE 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971256v1</w:t>
+                <w:t xml:space="preserve">ineris-00971124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of physico-chemical properties for REACH based on QSPR models</w:t>
+                <w:t xml:space="preserve">QSPR models for the prediction of explosive properties of nitro compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39. International Pyrotechnics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Valencia, Spain. pp.NC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976244v1</w:t>
+                <w:t xml:space="preserve">ineris-00971166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension des mécanismes d'incompatibilité chimiques impliquant le nitrate d'ammonium par modélisation moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Marlair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Les Nouvelles Approches en Evaluation du Risque : TTC, MOA, MOS, MOE, WOE, QSAR, et Read Across"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971235v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSPR models for the prediction of explosive properties of nitro compounds</w:t>
+                <w:t xml:space="preserve">Prediction of physico-chemical properties for REACH based on QSPR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. International Pyrotechnics Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Florence, Italy. pp.925-930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971166v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the physico-chemical properties of chemicals based on QSPR models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction des propriétés physico-chimiques dans le cadre du projet PREDIMOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European congress of chemical engineering (ECCE 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Les Nouvelles Approches en Evaluation du Risque : TTC, MOA, MOS, MOE, WOE, QSAR, et Read Across"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971124v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of incompatibility of ammonium nitrate and its mechanism of decomposition by theoretical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Cagnina</w:t>
+                <w:t xml:space="preserve">Prediction of thermal properties of organic peroxides using QSPR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. Joint Sheffield Conference on Chemoinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sheffield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976243v1</w:t>
+                <w:t xml:space="preserve">ineris-00971215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermal properties of organic peroxides using QSPR models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinca Prana</w:t>
+                <w:t xml:space="preserve">Study of incompatibility of ammonium nitrate and its mechanism of decomposition by theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cagnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Joint Sheffield Conference on Chemoinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Florence, Italy. pp.823-828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971215v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'antioxydants dans le mécanisme d'oxydation de l'éther éthylique : étude théorique et expérimentale</w:t>
               </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11499,64 +11499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès de la Société Française de Génie des Procédés "Les sciences du génie des procédés pour une industrie durable" (SFGP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
@@ -11579,135 +11579,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and local QSPR models to predict the impact sensitivity of nitro compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+                <w:t xml:space="preserve">A mechanistic and experimental study of the diethyl ether oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Spring Meeting 2012 &amp; 8. Global Congress on Process Safety (GCPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Houston, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970939v1</w:t>
+                <w:t xml:space="preserve">ineris-00976232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of physico-chemical properties in the context of the French PREDIMOL project</w:t>
               </w:r>
@@ -11732,64 +11745,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Prana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nieto-Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
@@ -11812,178 +11825,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and experimental study of the diethyl ether oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Global and local QSPR models to predict the impact sensitivity of nitro compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peggy Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Spring Meeting 2012 &amp; 8. Global Congress on Process Safety (GCPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Houston, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976232v1</w:t>
+                <w:t xml:space="preserve">ineris-00970939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSPR prediction of physico-chemical properties for REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Dearden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,476 +12028,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the physico-chemical properties of nitroaromatic compounds using QSPR models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+                <w:t xml:space="preserve">A mechanistic and kinetic study of the DEE oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Seminar on New Trends in Research of Energetic Materials (NTREM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Pardubice, Czech Republic. pp.616-622</w:t>
+              <w:t xml:space="preserve">7. International conference on chemical kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970773v1</w:t>
+                <w:t xml:space="preserve">ineris-00970891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of impact sensivity of nitro energetic compounds using QSPR approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude théorique et expérimentale de l'auto-oxydation de l'éther éthylique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Seminar on New Trends in Research of Energetic Materials (NTREM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Pardubice, Czech Republic. pp.305-315</w:t>
+              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970774v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale de l'auto-oxydation de l'éther éthylique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of impact sensivity of nitro energetic compounds using QSPR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Prana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la Société Française de Génie des Procédés "Des procédés au service du produit au coeur de l'Europe" (SFGP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">14. Seminar on New Trends in Research of Energetic Materials (NTREM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Pardubice, Czech Republic. pp.305-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970900v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and kinetic study of the DEE oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+                <w:t xml:space="preserve">Prediction of the physico-chemical properties of nitroaromatic compounds using QSPR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on chemical kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">14. Seminar on New Trends in Research of Energetic Materials (NTREM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Pardubice, Czech Republic. pp.616-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970891v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSPR prediction of impact sensitivity of nitro energetic compounds</w:t>
               </w:r>
@@ -12522,51 +12522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Pyrotechnics seminar &amp; 10. International GTPS seminar (EUROPYRO 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Reims, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12585,355 +12585,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel : a case study of the impact of new rules regarding the classification and labelling of physical and chemical properties of chemicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Marlair</w:t>
+                <w:t xml:space="preserve">Development of a new QSPR based tool to predict explosibility properties of chemical substances within the framework of REACH and GHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.423-426</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.387-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973570v1</w:t>
+                <w:t xml:space="preserve">ineris-00973567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the peroxidation mechanism of diethyl ether (DEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Di Tommaso</w:t>
+                <w:t xml:space="preserve">Biodiesel : a case study of the impact of new rules regarding the classification and labelling of physical and chemical properties of chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.327-333</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.423-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973569v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new QSPR based tool to predict explosibility properties of chemical substances within the framework of REACH and GHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+                <w:t xml:space="preserve">Study of the peroxidation mechanism of diethyl ether (DEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alzerreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.387-390</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Bruges, Belgium. pp.327-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973567v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QSPR prediction of explosibility properties of chemical substances within the framework of REACH</w:t>
               </w:r>
@@ -12945,64 +12945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13040,77 +13040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting explosibility properties of chemical substances from a combined DFT-QSPR approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on the Applications of Density Functional Theory in Chemistry and Physics (DFT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13161,64 +13161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Spring Meeting 2009 &amp; 5. Global Congress on Process Safety &amp; 43. Loss Prevention Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tampa, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13243,77 +13243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the peroxidation mechanism of diethyl ether (DEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on the Applications of Density Functional Theory in Chemistry and Physics (DFT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13332,355 +13332,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative structure-property relationship studies for predicting explosibility of nitroaromatic compounds</w:t>
+                <w:t xml:space="preserve">Development of a QSPR method for the prediction of chemicals explosibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Pyrotechnics Seminar (IPS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Fort Collins, United States. pp.669-676</w:t>
+              <w:t xml:space="preserve">ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970371v1</w:t>
+                <w:t xml:space="preserve">ineris-00970344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of predictive methods for screening explosibility properties of chemical substances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative structure-property relationship studies for predicting explosibility of nitroaromatic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fayet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Meeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">35. International Pyrotechnics Seminar (IPS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Fort Collins, United States. pp.669-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970336v1</w:t>
+                <w:t xml:space="preserve">ineris-00970371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a QSPR method for the prediction of chemicals explosibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of predictive methods for screening explosibility properties of chemical substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fayet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">EOS Meeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970344v1</w:t>
+                <w:t xml:space="preserve">ineris-00970336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuels for transport in the 21th century : why fire safety is a real issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13744,51 +13744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research at INERIS in the field of biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13826,51 +13826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise des risques technologiques comme indicateur de développement durable des nouvelles filières énergétiques : une réflexion assise sur le cas des biocarburants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14440,51 +14440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04277160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2023.2253150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03470664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2021.1974877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03830691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Knorr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.05.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202000190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Tribouilloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Menicacci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03964" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJQSPR.2019040102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02071344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsde.12178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.01.051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.12.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b02890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cagnina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Turcotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b02834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.04.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b01457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gruez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef402508s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502154b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minisini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54719A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2014.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Dearden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2013.773372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.04.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50368B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D88B16693E80E19D596475BDF7E504F661DB9E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300356v" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-010-0908-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4599A0693C5A682FE99AC0ED2DDB61BBA542ADAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto del Rio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-778R0ZK6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Crescenzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21357a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-009-0634-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQRBRZNS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2009.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQT0707M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905979w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brohez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.976" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.11.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0GDLJBX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800043x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-923N89DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ashrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floreani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pointart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03876059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bianchini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Apchin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coqueblin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tribouilloy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Wehrstedt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853101v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Wehrstedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knorr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Hecke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drelich" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Carson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morancais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855596v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971256v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331155" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971166v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976243v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331138" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976232v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970773v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973570v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Tommaso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alzerreca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970447v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970336v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976202v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Fevre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59208-4_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05952b" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04277160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2023.2253150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03470664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2021.1974877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03830691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Knorr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.05.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.202000190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Menicacci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03964" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Tribouilloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gaudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJQSPR.2019040102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201800122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Lu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02071344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsde.12178" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.01.051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.12.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Prana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b02890" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cagnina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Turcotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b02834" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2015.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rozanska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.5b00215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b01457" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gruez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef402508s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502154b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Minisini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54719A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2014.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2013.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Dearden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2013.773372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963463v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50368B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.07.036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D88B16693E80E19D596475BDF7E504F661DB9E30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300356v" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Crescenzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21357a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto del Rio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201000077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-778R0ZK6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-010-0908-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4599A0693C5A682FE99AC0ED2DDB61BBA542ADAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-009-0634-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VQRBRZNS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wathelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2009.11.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQT0707M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.06.088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Breulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brohez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.976" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905979w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.11.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0GDLJBX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800043x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-923N89DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336190v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ashrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floreani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pointart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03876059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Apchin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coqueblin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coudour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villemur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bianchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tribouilloy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Wehrstedt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853127v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Wehrstedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knorr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854239v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854177v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853021v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854332v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Hecke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drelich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855124v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Carson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morancais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855631v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855596v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971256v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331155" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971235v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieto-Draghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331138" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976232v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971007v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970774v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970773v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Tommaso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alzerreca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970447v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976177v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970213v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976202v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Fevre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59208-4_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05952b" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>