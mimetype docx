--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1117,519 +1117,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;mutualisation des risques&amp;quot; par le Conseil constitutionnel</w:t>
+                <w:t xml:space="preserve">Et si le Conseil constitutionnel répondait à la question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 96, pp.975-977</w:t>
+              <w:t xml:space="preserve">, 2013, 96, pp.986-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647373v1</w:t>
+                <w:t xml:space="preserve">hal-01647370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le Conseil constitutionnel répondait à la question ?</w:t>
+                <w:t xml:space="preserve">La &amp;quot;mutualisation des risques&amp;quot; par le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 96, pp.986-990</w:t>
+              <w:t xml:space="preserve">, 2013, 96, pp.975-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647370v1</w:t>
+                <w:t xml:space="preserve">hal-01647373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quid de l'unité matérielle de la loi ?</w:t>
+                <w:t xml:space="preserve">« L'incompétence négative » dans la QPC : de la double négation à la double incompréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rrapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères objectifs de concrétisation d'un droit constitutionnel et critère objectifs d'application d'une loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.105-109</w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Critères objectifs de concrétisation d'un droit constitutionnel et critère objectifs d'application d'une loi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la simplification du droit devant le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.119-122</w:t>
+              <w:t xml:space="preserve">, 2012, 91, pp.571-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« L'incompétence négative » dans la QPC : de la double négation à la double incompréhension</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incompétence négative&amp;quot; dans la QPC : de la double négation à la double incompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.163--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nccc.034.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la simplification du droit devant le Conseil constitutionnel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de l'unité matérielle de la loi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 91, pp.571-572</w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nccc.034.0163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01647380v1</w:t>
+                <w:t xml:space="preserve">hal-01647384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mauvaise Qualité de la Loi : Vagueness Doctrine at the French Constitutional Council</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rrapi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h53" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.193.0041." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04905861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nccc.034.0163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.077.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02345941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Preuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rrapi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h53" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.193.0041." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04905861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nccc.034.0163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.077.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02345941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Preuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>