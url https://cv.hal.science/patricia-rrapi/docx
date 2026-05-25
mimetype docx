--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -84,1762 +84,1831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fermeture des lieux de culte dans la jurisprudence constitutionnelle récente. À propos de la décision n° 2025-1180 QPC du 6 février 2026, Association des Bleuets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rrapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La constitutionnalisation de la Charte de l’environnement a 20 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Champeil-Desplats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13h53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04992065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'«illibéralisme», ou les gouvernements contre l'État de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.41-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.193.0041.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pouv.193.0041.⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05015662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le message du Conseil constitutionnel aux générations futures : à nous la souveraineté énergétique, à vous les déchets nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boucobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions constitutionnelles. Revue de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04733910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terminal méthanier en action, la Charte de l’environnement en réserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (1), pp.99-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04905861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayotte : toute personne peut être arrêtée, accusée et détenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.17126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.17126⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04016344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mesures de sûreté et des mots,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Préambule de la Constitution de 1946, fondement constitutionnel de l’état d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel (aussi) voit les glaciers fondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit mort. Une technique d’interprétation constitutionnelle inédite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Altwegg-Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.6258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au bulldozer « ELAN », le Conseil constitutionnel reste de béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.5702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.5702⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02077735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des anciens présidents de la République au Conseil constitutionnel : l'arbre qui cache la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 137j8, p. 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;contrôle abstrait&amp;quot; de constitutionnalité comme obstacle à l'identification des discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.2060⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01647269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Défenseur des droits prend une photographie peu réjouissante de la société française, Note sur le rapport 2015 du Défenseur des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.1081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01647313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si le Conseil constitutionnel répondait à la question ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.986-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;mutualisation des risques&amp;quot; par le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.975-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la simplification du droit devant le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rrapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91, pp.571-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères objectifs de concrétisation d'un droit constitutionnel et critère objectifs d'application d'une loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rrapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.119-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'incompétence négative » dans la QPC : de la double négation à la double incompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incompétence négative&amp;quot; dans la QPC : de la double négation à la double incompréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rrapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.163--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nccc.034.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de l'unité matérielle de la loi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89, pp.119-122</w:t>
+              <w:t xml:space="preserve">, 2012, 89, pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mauvaise Qualité de la Loi : Vagueness Doctrine at the French Constitutional Council</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rrapi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hastings Constitutional Law Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (243-286)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats de partenariat : politique jurisprudentielle versus volontarisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 91, pp.571-572</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 77, pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.077.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...273 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfdc.077.0175⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02080434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des expérimentations prévues par la loi du 13 août 2004 : la difficile introduction du concept d'expérimentation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1849,167 +1918,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatique et urgence environnementale, l'hypothèse de l'état d'urgence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nanterre, France. pp.181--195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la norme et débats parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La qualité de la norme: l'élaboration de la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.47--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2019,153 +2088,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interprétations concurrentes de la constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFJD; Lextenso/LGDJ, pp.384, 2023, 9782370323576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03954155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accessibilité et l'intelligibilité de la loi en droit constitutionnel: étude du discours sur la qualité de la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2014, 978-2-247-13658-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2175,344 +2244,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note : Conseil constitutionnel 22 février 2019 n°2018 QPC Mme Sylviane D. [majoration du dépôt de garantie restant dû à défaut de restitution dans les délais prévus]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Perroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions de la jurisprudence constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.530-540, 2024, 978-2-275-15641-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04724811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de peine et le Conseil constitutionnel : l'histoire d'un affranchissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existe-t-il un droit constitutionnel punitif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de la Faculté de Droit et Science politique de Montpellier, pp.55, 2019, 979-10-91076-40-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et urgence environnementale. L’hypothèse de l’état d’urgence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Halpérin; Stéphanie Hennette-Vauchez; Eric Millard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’état d’urgence, de l’exception à la banalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2017, 978-2-84016-267-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04324711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits horizontaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Preuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rrapi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chagnollaud, Dominique and Troper, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité international de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Dalloz, pp.233--268, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2659,51 +2728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rrapi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h53" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.193.0041." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04905861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nccc.034.0163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.077.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02345941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Preuss" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rrapi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992065v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13h53" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015662v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.193.0041." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04905861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.17126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.6258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.5702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.2060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nccc.034.0163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.077.0175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02080328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03954155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02345941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Preuss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>