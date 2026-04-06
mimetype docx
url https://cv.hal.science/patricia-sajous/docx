--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -3161,51 +3161,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction, intentions, dispositions. Quelle approche comportementale pour quelles conséquences sur les inégalités sociales de mobilité dans les modèles de transport ?</w:t>
+                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle pour simuler l’écomobi- lité. Démarche, choix et perspectives de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
@@ -3240,97 +3240,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité - RFTM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116875v1</w:t>
+                <w:t xml:space="preserve">hal-02116768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle pour simuler l’écomobi- lité. Démarche, choix et perspectives de modélisation</w:t>
+                <w:t xml:space="preserve">Satisfaction, intentions, dispositions. Quelle approche comportementale pour quelles conséquences sur les inégalités sociales de mobilité dans les modèles de transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
@@ -3365,73 +3365,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Francophones Transport Mobilité - RFTM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116768v1</w:t>
+                <w:t xml:space="preserve">hal-02116875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la complexité des analyses territoriales par une approche projet - FEDER XTerM en Normandie</w:t>
               </w:r>
@@ -4345,51 +4345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D30F732"/>
+    <w:nsid w:val="A2105D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4493,51 +4493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9BD428A"/>
+    <w:nsid w:val="19BCB066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4727,51 +4727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sajous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5049-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075944308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.pr1.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.59-88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03273556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02012096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sajous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5049-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075944308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.pr1.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.59-88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03273556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02012096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>