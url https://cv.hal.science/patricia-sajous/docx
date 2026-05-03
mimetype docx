--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -533,620 +533,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électromobilité : acteurs, structurations en cours. Étude à partir du cas haut‐normand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité périurbaine : le changement, c’est pour quand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670588v1</w:t>
+                <w:t xml:space="preserve">hal-01675670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne automobile en périurbain francilien et changement environnemental : les apports de la notion de savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia, 107, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité périurbaine : le changement, c’est pour quand ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Électromobilité : acteurs, structurations en cours. Étude à partir du cas haut‐normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariane Thébert</w:t>
+                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (01-02), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898017002011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675670v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily mobility and periurban way of life around Paris: role of ICT</w:t>
+                <w:t xml:space="preserve">Un dispositif d’accueil des populations en milieu rural. Quels attachements pour les populations concernées ? Le cas de Soho solo, Gers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Coralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.1869⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Appartenance, Territoire et Ruralité, 228, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.228.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675610v1</w:t>
+                <w:t xml:space="preserve">hal-01556244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire d'attaches : lien aux lieux et lien aux autres dans le périurbain francilien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Daily mobility and periurban way of life around Paris: role of ICT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Coralli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.59-88. </w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (30-1/2), pp.29-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.18.59-88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675649v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’accueil des populations en milieu rural. Quels attachements pour les populations concernées ? Le cas de Soho solo, Gers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un territoire d'attaches : lien aux lieux et lien aux autres dans le périurbain francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Appartenance, Territoire et Ruralité, 228, pp.129-136. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.59-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.228.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.59-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556244v1</w:t>
+                <w:t xml:space="preserve">hal-01675649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail à temps complet : la liberté de choisir ses routines. L’action de développement local « Soho solo », Gers</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2786,70 +2786,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomob-Multimod (EM3) : un modèle à base d'agents pour explorer les effets de nouveaux dispositifs réglementaires sur la qualité de l'air et la mobilité quotidienne</w:t>
+                <w:t xml:space="preserve">EM3 (EcoMob-MultiMod) : un modèle à base d’agents pour explorer les effets de politiques d’écomobilité sur les dynamiques socio-spatiales de la pollution de l’air et de pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,116 +2865,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116739v1</w:t>
+                <w:t xml:space="preserve">hal-02116730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle à base d’agents pour explorer les conséquences potentielles de nouveaux dispositifs règlementaires sur la mobilité quotidienne et la qualité de l’air</w:t>
+                <w:t xml:space="preserve">Ecomob-Multimod (EM3) : un modèle à base d'agents pour explorer les effets de nouveaux dispositifs réglementaires sur la qualité de l'air et la mobilité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,116 +2990,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité - RFTM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116758v1</w:t>
+                <w:t xml:space="preserve">hal-02116739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM3 (EcoMob-MultiMod) : un modèle à base d’agents pour explorer les effets de politiques d’écomobilité sur les dynamiques socio-spatiales de la pollution de l’air et de pratiques de mobilité</w:t>
+                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle à base d’agents pour explorer les conséquences potentielles de nouveaux dispositifs règlementaires sur la mobilité quotidienne et la qualité de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,116 +3115,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité - RFTM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116730v1</w:t>
+                <w:t xml:space="preserve">hal-02116758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle pour simuler l’écomobi- lité. Démarche, choix et perspectives de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction, intentions, dispositions. Quelle approche comportementale pour quelles conséquences sur les inégalités sociales de mobilité dans les modèles de transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,103 +3499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement c'est pour quand ? Évolution des pratiques spatiales dans le périurbain francilien au regard des &amp;quot; modes de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque Mobilités spatiales, fluidité sociale - Mobilités en changement, changements par les mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3633,64 +3633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux autour de l’incertitude: Mobilités quotidiennes et TIC dans le périurbain francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité sans incertitude ? Incertitude des mobilités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien à la nature en périurbain : décryptage par les mobilités associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,325 +3791,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actors' positions and inclinations towards the electromobility system in France</w:t>
+                <w:t xml:space="preserve">Enhancing the Autonomy of Disabled Persons: Assistive Technologies Directed by User Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sadeghian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariane Thébert</w:t>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
+                <w:t xml:space="preserve">Annemarie Kokosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huosheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board (TRB) 92nd Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cambridge, United Kingdom. pp.71--74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2013.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852553v1</w:t>
+                <w:t xml:space="preserve">hal-00925190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Autonomy of Disabled Persons: Assistive Technologies Directed by User Feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Actors' positions and inclinations towards the electromobility system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sadeghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Technologies (EST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportation Research Board (TRB) 92nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925190v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors' Positions and Inclinations Toward Electromobility System in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,77 +4147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de la mobilité électrique : des projets d'acteurs au projet de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,51 +4345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2105D17"/>
+    <w:nsid w:val="6E65811E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4493,51 +4493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19BCB066"/>
+    <w:nsid w:val="6A3A0B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4727,51 +4727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sajous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5049-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075944308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.pr1.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.59-88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03273556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02012096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sajous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5049-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075944308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.pr1.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1869" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.59-88" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03273556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02012096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>