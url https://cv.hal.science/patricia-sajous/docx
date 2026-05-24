--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -533,620 +533,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité périurbaine : le changement, c’est pour quand ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Électromobilité : acteurs, structurations en cours. Étude à partir du cas haut‐normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Nessi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mariane Thébert</w:t>
+                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (01-02), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898017002011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675670v1</w:t>
+                <w:t xml:space="preserve">hal-01670588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne automobile en périurbain francilien et changement environnemental : les apports de la notion de savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia, 107, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électromobilité : acteurs, structurations en cours. Étude à partir du cas haut‐normand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité périurbaine : le changement, c’est pour quand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670588v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif d’accueil des populations en milieu rural. Quels attachements pour les populations concernées ? Le cas de Soho solo, Gers</w:t>
+                <w:t xml:space="preserve">Daily mobility and periurban way of life around Paris: role of ICT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.228.0129⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (30-1/2), pp.29-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556244v1</w:t>
+                <w:t xml:space="preserve">hal-01675610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily mobility and periurban way of life around Paris: role of ICT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un territoire d'attaches : lien aux lieux et lien aux autres dans le périurbain francilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coralli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Coralli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (30-1/2), pp.29-60. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.59-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.1869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.59-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675610v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire d'attaches : lien aux lieux et lien aux autres dans le périurbain francilien</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif d’accueil des populations en milieu rural. Quels attachements pour les populations concernées ? Le cas de Soho solo, Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.59-88. </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Appartenance, Territoire et Ruralité, 228, pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.18.59-88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.228.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675649v1</w:t>
+                <w:t xml:space="preserve">hal-01556244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail à temps complet : la liberté de choisir ses routines. L’action de développement local « Soho solo », Gers</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2786,70 +2786,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM3 (EcoMob-MultiMod) : un modèle à base d’agents pour explorer les effets de politiques d’écomobilité sur les dynamiques socio-spatiales de la pollution de l’air et de pratiques de mobilité</w:t>
+                <w:t xml:space="preserve">Ecomob-Multimod (EM3) : un modèle à base d'agents pour explorer les effets de nouveaux dispositifs réglementaires sur la qualité de l'air et la mobilité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,116 +2865,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116730v1</w:t>
+                <w:t xml:space="preserve">hal-02116739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomob-Multimod (EM3) : un modèle à base d'agents pour explorer les effets de nouveaux dispositifs réglementaires sur la qualité de l'air et la mobilité quotidienne</w:t>
+                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle à base d’agents pour explorer les conséquences potentielles de nouveaux dispositifs règlementaires sur la mobilité quotidienne et la qualité de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,116 +2990,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité - RFTM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116739v1</w:t>
+                <w:t xml:space="preserve">hal-02116758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle à base d’agents pour explorer les conséquences potentielles de nouveaux dispositifs règlementaires sur la mobilité quotidienne et la qualité de l’air</w:t>
+                <w:t xml:space="preserve">EM3 (EcoMob-MultiMod) : un modèle à base d’agents pour explorer les effets de politiques d’écomobilité sur les dynamiques socio-spatiales de la pollution de l’air et de pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,116 +3115,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité - RFTM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Quatorzième Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116758v1</w:t>
+                <w:t xml:space="preserve">hal-02116730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoMob-MultiMod (EM3) : un modèle pour simuler l’écomobi- lité. Démarche, choix et perspectives de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction, intentions, dispositions. Quelle approche comportementale pour quelles conséquences sur les inégalités sociales de mobilité dans les modèles de transport ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bailly‐hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,103 +3499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement c'est pour quand ? Évolution des pratiques spatiales dans le périurbain francilien au regard des &amp;quot; modes de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque Mobilités spatiales, fluidité sociale - Mobilités en changement, changements par les mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3633,64 +3633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux autour de l’incertitude: Mobilités quotidiennes et TIC dans le périurbain francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité sans incertitude ? Incertitude des mobilités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien à la nature en périurbain : décryptage par les mobilités associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,325 +3791,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Autonomy of Disabled Persons: Assistive Technologies Directed by User Feedback</w:t>
+                <w:t xml:space="preserve">Actors' positions and inclinations towards the electromobility system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+                <w:t xml:space="preserve">S Sadeghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Kokosy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Technologies (EST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportation Research Board (TRB) 92nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925190v1</w:t>
+                <w:t xml:space="preserve">hal-00852553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actors' positions and inclinations towards the electromobility system in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the Autonomy of Disabled Persons: Assistive Technologies Directed by User Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Kokosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sadeghian</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huosheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board (TRB) 92nd Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cambridge, United Kingdom. pp.71--74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2013.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852553v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors' Positions and Inclinations Toward Electromobility System in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,77 +4147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de la mobilité électrique : des projets d'acteurs au projet de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sadeghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Thébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,51 +4345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E65811E"/>
+    <w:nsid w:val="87775047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4493,51 +4493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A3A0B7A"/>
+    <w:nsid w:val="55183B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4727,51 +4727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sajous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5049-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075944308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.pr1.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1869" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.59-88" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03273556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02012096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-sajous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5049-7797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075944308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.pr1.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bailly&#8208;hasco&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898017002011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Th&#233;bert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01675649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.59-88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aub&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounil Bhosle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2150/jlve.35.278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01556251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01560114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03273556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02012096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01385618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01192642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sadeghian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>