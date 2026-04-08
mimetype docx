--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -364,230 +364,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques discursives en sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la genèse des magmas sous une dorsale : exemple de la fusion partielle en classe de première scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éliane Pautal</w:t>
+                <w:t xml:space="preserve">Caroline Kaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Champagne-Vergez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+                <w:t xml:space="preserve">Hervé Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goix, Marcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 533</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568693v1</w:t>
+                <w:t xml:space="preserve">hal-02566594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la genèse des magmas sous une dorsale : exemple de la fusion partielle en classe de première scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques discursives en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Pautal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champagne-Vergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Goix, Marcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566594v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la caractérisation de processus d’acculturation scientifique à l’école primaire : analyse de situations en classe de CP portant sur la construction d’une conception scientifique du vivant.</w:t>
               </w:r>
@@ -1402,394 +1402,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétence scripturale, un indicateur de la construction des savoirs conceptuels en Sciences de la vie et de la Terre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scriptural competence and construction of conceptual knowledge in biology. An exemple in secondary school (ECRICOL project).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perron Séverine</w:t>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orange-Ravachol Denise</w:t>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">ESERA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612041v1</w:t>
+                <w:t xml:space="preserve">hal-02612419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scriptural competence and construction of conceptual knowledge in biology. An exemple in secondary school (ECRICOL project).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La compétence scripturale, un indicateur de la construction des savoirs conceptuels en Sciences de la vie et de la Terre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Perron</w:t>
+                <w:t xml:space="preserve">Perron Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+                <w:t xml:space="preserve">Orange-Ravachol Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque SIEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612419v1</w:t>
+                <w:t xml:space="preserve">hal-02612041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre les sciences et les technologies. Enseigner les sciences et les technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation à/par la recherche en master MEEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de formation de formateurs en didactique des sciences et des technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDiST &amp; ESPE de Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538540v1</w:t>
+                <w:t xml:space="preserve">hal-02538545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à/par la recherche en master MEEF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre les sciences et les technologies. Enseigner les sciences et les technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de formation de formateurs en didactique des sciences et des technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDiST &amp; ESPE de Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538545v1</w:t>
+                <w:t xml:space="preserve">hal-02538540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire le texte du savoir en SVT, un objet de formation</w:t>
               </w:r>
@@ -1870,64 +1870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour expliquer la genèse des magmas : exemple de la fusion partielle dans une classe du secondaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goix, Marcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géosciences au service de la société. Colloque en l’honneur du Professeur Michel Marthaler.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2142,234 +2142,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les analyses langagières au service de l’étude des tâches complexes : quels apprentissages ? quelles pratiques d’enseignement ? La relation mère-fœtus via le placenta et hygiène de la grossesse en classe de 4e</w:t>
+                <w:t xml:space="preserve">La prise en compte de la dimension langagière dans l'évaluation d'écrits explicatifs d'élèves en classe de sixième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Feydel</w:t>
+                <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes rencontres scientifiques de l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, Bruxelle, Belgique. pp.491-502, 2020</w:t>
+              <w:t xml:space="preserve">, Mar 2020, BRUXELLES, Belgique. pp.451-460, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267766v1</w:t>
+                <w:t xml:space="preserve">hal-05267758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de la dimension langagière dans l'évaluation d'écrits explicatifs d'élèves en classe de sixième</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Badin</w:t>
+                <w:t xml:space="preserve">Les analyses langagières au service de l’étude des tâches complexes : quels apprentissages ? quelles pratiques d’enseignement ? La relation mère-fœtus via le placenta et hygiène de la grossesse en classe de 4e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes rencontres scientifiques de l’Association pour la Recherche en Didactique des Sciences et des Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2020, BRUXELLES, Belgique. pp.451-460, 2020</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Bruxelle, Belgique. pp.491-502, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267758v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2739,462 +2739,462 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Des aides au processus de problématisation : Une étude de cas en SVT et en Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lionel Pélissier et Patrice Venturini. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno LEBOUVIER, Agnès MUSQUER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-88, 2024, 978-2-9577091-1-3</w:t>
+              <w:t xml:space="preserve">Aides à la problématisation et apprentissages scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2024, 9782336468167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418601v1</w:t>
+                <w:t xml:space="preserve">hal-05249113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aides au processus de problématisation : Une étude de cas en SVT et en Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Briaud</w:t>
+                <w:t xml:space="preserve">Comment favoriser un ancrage dans le monde scientifique chez des élèves impliqués dans une démarche d’investigation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruno LEBOUVIER, Agnès MUSQUER. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Seixas Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Pélissier et Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aides à la problématisation et apprentissages scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2024, 9782336468167</w:t>
+              <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edictions de l'ARDIST</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-88, 2024, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249113v1</w:t>
+                <w:t xml:space="preserve">hal-04418601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d’une recherche collaborative sur la lecture documentaire en sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Champagne-Vergez</w:t>
+                <w:t xml:space="preserve">Écrire en sixième un texte explicatif en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schneeberger P.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Patrick ROY, Christian ORANGE, Marie-Noëlle HINDRYCK. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Niwese, M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire et mobiliser des savoirs en éducation scientifique et dans le champ des « Éducations à » au moyen des recherches participatives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compétences et difficultés des élèves à l’entrée au collège. Résultats de la recherche ÉCRICOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang «Editions scientifiques internationales »., 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248260v1</w:t>
+                <w:t xml:space="preserve">hal-05249128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire en sixième un texte explicatif en sciences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denise Orange-Ravachol</w:t>
+                <w:t xml:space="preserve">Les apports d’une recherche collaborative sur la lecture documentaire en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champagne-Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Niwese, M. (dir.). </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick ROY, Christian ORANGE, Marie-Noëlle HINDRYCK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compétences et difficultés des élèves à l’entrée au collège. Résultats de la recherche ÉCRICOL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construire et mobiliser des savoirs en éducation scientifique et dans le champ des « Éducations à » au moyen des recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.87-112, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14dr6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249128v1</w:t>
+                <w:t xml:space="preserve">hal-05248260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élaboration du mémoire professionnel chez les professeurs stagiaires : des espaces de travail propices à la formation de savoirs professionnels pour l’enseignement des sciences de la vie et de la Terre</w:t>
               </w:r>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation par des enseignants d’une nouvelle prescription d’enseigner par « tâches complexes » en SVT : analyse de deux pratiques déclarées au collège et lycée général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,213 +3346,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel des étudiants dans un dispositif de formation initiale : Impact des apports des recherches en didactique des sciences de la vie et de la Terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire une conception scientifique du vivant avec des élèves de 5-7 ans. Approche didactique pour mieux comprendre les processus d’apprentissage et les enjeux développementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In G. Samson, L. Couture &amp; N. Sylla (éd). Recherche participative et didactique pour les enseignants. Perspectives croisées en sciences &amp; technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In M. Dell'Angelo-Sauvage, M.-C. Bernard, S. De Montgolfier &amp; C. Simard (éd.). La « vie » et le « vivant » : De nouveaux défis à relever dans l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152103004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555500v1</w:t>
+                <w:t xml:space="preserve">hal-02555493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une conception scientifique du vivant avec des élèves de 5-7 ans. Approche didactique pour mieux comprendre les processus d’apprentissage et les enjeux développementaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Grancher</w:t>
+                <w:t xml:space="preserve">Le développement professionnel des étudiants dans un dispositif de formation initiale : Impact des apports des recherches en didactique des sciences de la vie et de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lhoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Schneeberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In M. Dell'Angelo-Sauvage, M.-C. Bernard, S. De Montgolfier &amp; C. Simard (éd.). La « vie » et le « vivant » : De nouveaux défis à relever dans l’éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In G. Samson, L. Couture &amp; N. Sylla (éd). Recherche participative et didactique pour les enseignants. Perspectives croisées en sciences &amp; technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions Ovadia, pp.277-304, 2015, 978-2-36392-128-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20152103004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02555493v1</w:t>
+                <w:t xml:space="preserve">hal-02555500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the activity of two teachers in terms of pupil's acculturation to science</w:t>
               </w:r>
@@ -3795,178 +3795,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collaboratif par l’écrit. Comment un dispositif privilégiant le travail par l’écrit permet-il le développement de gestes professionnels en sciences de la vie et de la Terre ?,</w:t>
+                <w:t xml:space="preserve">Le rôle de l'enseignant dans l'évolution du questionnement des élèves en classe de sciences de le vie et de la vie et de la Terre (SVT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail en communautés, collaboration et partenariats pour ledéveloppement professionnel des enseignants Editeurs : De Lièvre, Bruno – Braun, Alain – Carette, Vincent – Lahaye, Willy Coordinatrice : Dionne, Liliane (Université d’Ottawa) Publié avec l'aide financière du Fonds de la Recherche Scientifique - FNRS et avec l'appui de l'Administration générale de la Recherche scientifique. Service général</w:t>
+              <w:t xml:space="preserve">Expérience et problématisation en éducation. Aspects philosophiques, sociologiques et didactiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568388v1</w:t>
+                <w:t xml:space="preserve">hal-02563050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'enseignant dans l'évolution du questionnement des élèves en classe de sciences de le vie et de la vie et de la Terre (SVT)</w:t>
+                <w:t xml:space="preserve">Le travail collaboratif par l’écrit. Comment un dispositif privilégiant le travail par l’écrit permet-il le développement de gestes professionnels en sciences de la vie et de la Terre ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Schneeberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et problématisation en éducation. Aspects philosophiques, sociologiques et didactiques.</w:t>
+              <w:t xml:space="preserve">Travail en communautés, collaboration et partenariats pour ledéveloppement professionnel des enseignants Editeurs : De Lièvre, Bruno – Braun, Alain – Carette, Vincent – Lahaye, Willy Coordinatrice : Dionne, Liliane (Université d’Ottawa) Publié avec l'aide financière du Fonds de la Recherche Scientifique - FNRS et avec l'appui de l'Administration générale de la Recherche scientifique. Service général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563050v1</w:t>
+                <w:t xml:space="preserve">hal-02568388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4121,51 +4121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dhouibi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568693v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Pautal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne-Vergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kaspar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goix, Marcelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grancher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Pautal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen-Reda Dahmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouibi, Manel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouanelle Colette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Seixas Mello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange-Ravachol Denise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magniant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267766v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feydel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larcher, Claudine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dr6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152103004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Peterfalvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Dhouibi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7907" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kaspar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goix, Marcelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Pautal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne-Vergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grancher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Pautal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568637v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen-Reda Dahmani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouibi, Manel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ponce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouanelle Colette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Seixas Mello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612041v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange-Ravachol Denise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magniant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jaubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feydel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Ravachol Orange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larcher, Claudine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneeberger P.," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14dr6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152103004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555500v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Peterfalvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>