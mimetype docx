--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -655,51 +655,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t>
+                <w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
@@ -717,106 +717,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415836v1</w:t>
+                <w:t xml:space="preserve">hal-00415333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t>
+                <w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
@@ -834,73 +825,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415333v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t>
               </w:r>
@@ -1691,873 +1691,851 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing complex licenses to facilitate contextual resources reuse</w:t>
+                <w:t xml:space="preserve">LP-4P : Link Prediction over Annotated Knowledge Graphs with Four Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margo Bernelin</w:t>
+                <w:t xml:space="preserve">Hugo Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Extended Semantic Web Conference Workshops &amp; Tutorials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25: Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton OH USA, United States. pp.94-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106009v1</w:t>
+                <w:t xml:space="preserve">hal-05421716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">Composing complex licenses to facilitate contextual resources reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoé Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Redon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">2025 Extended Semantic Web Conference Workshops &amp; Tutorials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908530v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LP-4P : Link Prediction over Annotated Knowledge Graphs with Four Patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Serrano Alvarado</w:t>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25: Knowledge Capture Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421716v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LP4P: Link Prediction over Annotated Knowledge Graphs with Four Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Chabane</w:t>
+                <w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginwa Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Capture (K-CAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3731443⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Semantic Systems (SEMANTiCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Vienna, Austria. pp.194 - 216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SSW250020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307387v1</w:t>
+                <w:t xml:space="preserve">hal-05228252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginwa Fakih</w:t>
+                <w:t xml:space="preserve">A new incremental pipeline for concept formation driven by prior knowledge: Application on the AI Act domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Semantic Systems (SEMANTiCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SSW250020⟩</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KES international, Sep 2024, Seville, Spain. pp.2148-2157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228252v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLARA Search Engine: Linking Licensed Educational Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthéo Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Extended Semantic Web Conference (ESWC) demos&amp;poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new incremental pipeline for concept formation driven by prior knowledge: Application on the AI Act domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Marinica</w:t>
+                <w:t xml:space="preserve">Evaluating Reification with Multi-valued Properties in a Knowledge Graph of Licensed Educational Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoé Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginwa Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Semantic Systems (SEMANTiCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772437v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160947v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Reification with Multi-valued Properties in a Knowledge Graph of Licensed Educational Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2570,1624 +2548,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ginwa Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Semantic Systems (SEMANTiCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160947v3</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Reification with Multi-valued Properties in a Knowledge Graph of Licensed Educational Resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey on SPARQL Query Relaxation under the Lens of RDF Reification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginwa Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214206v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on SPARQL Query Relaxation under the Lens of RDF Reification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginwa Fakih</w:t>
+                <w:t xml:space="preserve">Deducing Federated SPARQL queries from RDF Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214215v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deducing Federated SPARQL queries from RDF Mappings</w:t>
+                <w:t xml:space="preserve">Assessing the Quality of RDF Mappings with EvaMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Semantic Web Conference (ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Extended Semantic Web Conference (ESWC2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407978v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring License Compliance in Federated Query Processing</w:t>
+                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, (Online), France</w:t>
+              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904076v2</w:t>
+                <w:t xml:space="preserve">hal-02877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Quality of RDF Mappings with EvaMap</w:t>
+                <w:t xml:space="preserve">Ensuring License Compliance in Federated Query Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Extended Semantic Web Conference (ESWC2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02612705v2</w:t>
+                <w:t xml:space="preserve">hal-02904076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
+                <w:t xml:space="preserve">SemanticBot: Intégration Semi-Automatique de Données au Web des Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terpolilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877913v1</w:t>
+                <w:t xml:space="preserve">hal-02454592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemanticBot: Intégration Semi-Automatique de Données au Web des Données</w:t>
+                <w:t xml:space="preserve">A Semi-Automatic Tool for Linked Data Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terpolilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">18th International Semantic Web Conference (ISWC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454592v1</w:t>
+                <w:t xml:space="preserve">hal-02194315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A License-Based Search Engine</w:t>
+                <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097027v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">A License-Based Search Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990846v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Automatic Tool for Linked Data Integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Terpolilli</w:t>
+                <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Semantic Web Conference (ISWC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194315v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t>
+                <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990875v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069076v1</w:t>
+                <w:t xml:space="preserve">hal-02147248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t>
+              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147248v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+                <w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934596v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Semantic Web Conference (ISWC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,1735 +4219,1722 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Garlatti</w:t>
+                <w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574104v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Nassopoulos</w:t>
+                <w:t xml:space="preserve">Policies Composition Based on Data Usage Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Soto-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on Consuming Linked Data (COLD2015) at ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336386v1</w:t>
+                <w:t xml:space="preserve">hal-01184660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies Composition Based on Data Usage Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Soto-Mendoza</w:t>
+                <w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Antonio García-Macías</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Consuming Linked Data (COLD2015) at ISWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t>
+              <w:t xml:space="preserve">TrustBus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184660v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cuidadores virtuales para residentes reales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Soto-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Antonio García-Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Isabel Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maythé R. Zúñiga-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Favela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrustBus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t>
+              <w:t xml:space="preserve">Computación Clínica e Informática Médica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Morelia, Michoacán, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059198v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuidadores virtuales para residentes reales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal Linked Data: A Solution to Manage User's Privacy on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computación Clínica e Informática Médica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Morelia, Michoacán, México, México</w:t>
+              <w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910400v1</w:t>
+                <w:t xml:space="preserve">hal-00839346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Linked Data: A Solution to Manage User's Privacy on the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">TrustBus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839346v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+                <w:t xml:space="preserve">Towards improving user satisfaction in decentralized P2P networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raziel Carvajal-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrustBus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">COLLABORATECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Austin, Texas, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853679v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving user satisfaction in decentralized P2P networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Towards a Hybrid Client/Server and P2P Architecture for Content Delivery over the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rouibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Ghareed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raziel Carvajal-Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLABORATECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Austin, Texas, United States. pp.1</w:t>
+              <w:t xml:space="preserve">CFIP/NOTERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bayonne, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871672v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Evaluating WUW, a service to enhance users' satisfaction in Content-Based Peer-to-Peer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Grid 5000 Winter School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725098v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating WUW, a service to enhance users' satisfaction in Content-Based Peer-to-Peer Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t>
+                <w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Biazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid 5000 Winter School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362309v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Hybrid Client/Server and P2P Architecture for Content Delivery over the Internet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP/NOTERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bayonne, France. pp.1</w:t>
+              <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761483v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+                <w:t xml:space="preserve">WUW (What Users Want): A Service to Enhance Users' Satisfaction in Content-Based Peer-to-Peer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Biazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raziel Carvajal-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Perez-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t>
+              <w:t xml:space="preserve">Non spécifié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755038v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WUW (What Users Want): A Service to Enhance Users' Satisfaction in Content-Based Peer-to-Peer Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non spécifié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744775v1</w:t>
+                <w:t xml:space="preserve">hal-00638753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jawad</w:t>
+                <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153238v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+                <w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Biazzini</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755055v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Alhadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5952,322 +5956,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+                <w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638753v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Data Privacy in Structured P2P systems with PriServ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamarre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t>
+              <w:t xml:space="preserve">Bases de données avancées BDA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537557v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring Data Privacy in Structured P2P systems with PriServ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6309,1024 +6300,1024 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Privacy in Structured P2P systems with PriServ</w:t>
+                <w:t xml:space="preserve">Protecting Data Privacy in Structured P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées BDA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">Second International Conference on Data Management in Grid and P2P Systems (Globe 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437394v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00414050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Data Privacy in Structured P2P Networks</w:t>
+                <w:t xml:space="preserve">A Data Privacy Service for Structured P2P Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Data Management in Grid and P2P Systems (Globe 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.85-98</w:t>
+              <w:t xml:space="preserve">Mexican International Conference on Computer Science (ENC09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, mexico, Mexico. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00414050v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Privacy Service for Structured P2P Systems</w:t>
+                <w:t xml:space="preserve">Design of PriServ, A Privacy Service for DHTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexican International Conference on Computer Science (ENC09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, mexico, Mexico. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on Privacy and Anonymity in the Information Society (PAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419623v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00374320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of PriServ, A Privacy Service for DHTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jawad</w:t>
+                <w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Privacy and Anonymity in the Information Society (PAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.21-25</w:t>
+              <w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00374320v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415847v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00482480v1</w:t>
+                <w:t xml:space="preserve">inria-00001169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bases de données avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001169v1</w:t>
+                <w:t xml:space="preserve">hal-01355485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Aware Mobile Transactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp.167</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448134v1</w:t>
+                <w:t xml:space="preserve">hal-00448045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+                <w:t xml:space="preserve">Context Aware Mobile Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.86-89</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448046v1</w:t>
+                <w:t xml:space="preserve">hal-00448134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,305 +7329,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.86-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355485v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+                <w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t>
+              <w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448045v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Transaction Supports for DBMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7665,51 +7548,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Bases de données avancées (BD@' 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7719,51 +7602,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLARA Knowledge Graph of licensed educational resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7775,70 +7658,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginwa Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8403141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7848,139 +7731,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Based Trust Model for Evaluating Trust Using Subjective Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Alhadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8015,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8069,156 +7952,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool to Define Step by Step the Compatibility of Licenses as Partial Orders with CaLi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vintache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Nantes - Faculté des Sciences et Techniques. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8240,484 +8123,484 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N-University of Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Basic Graph Patterns from Triple Pattern Fragment Logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Nantes Faculté des sciences et des techniques; LS2N, Université de Nantes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.3.1 – Privacy Breach Scenarios in SocioPlug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] D3.1, LINA-University of Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.3.2 – State of the art of purpose-based, usage control approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] D3.2, LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Federated Queries in the Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIOPATH: In Whom You Trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Alhadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8739,85 +8622,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8827,100 +8710,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions Adaptables pour les Environnements Mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8930,105 +8813,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting user data in distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Nantes (UN), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02942581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9096,51 +8979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36EF7B35"/>
+    <w:nsid w:val="926085CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9327,51 +9210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-serrano-alvarado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2367-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080263194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Favela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano Alvarado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o L&#233;crivain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160947v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayth&#233; R. Z&#250;&#241;iga-Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez-Espinosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8403141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-serrano-alvarado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2367-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080263194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Favela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano Alvarado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771353" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o L&#233;crivain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160947v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayth&#233; R. Z&#250;&#241;iga-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez-Espinosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8403141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260443v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>