--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -655,51 +655,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t>
+                <w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
@@ -717,97 +717,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415333v1</w:t>
+                <w:t xml:space="preserve">hal-00415836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t>
+                <w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
@@ -825,82 +834,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00415836v1</w:t>
+                <w:t xml:space="preserve">hal-00415333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t>
               </w:r>
@@ -1725,364 +1725,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LP-4P : Link Prediction over Annotated Knowledge Graphs with Four Patterns</w:t>
+                <w:t xml:space="preserve">Composing complex licenses to facilitate contextual resources reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Chabane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25: Knowledge Capture Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 Extended Semantic Web Conference Workshops &amp; Tutorials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421716v1</w:t>
+                <w:t xml:space="preserve">hal-05106009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing complex licenses to facilitate contextual resources reuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margo Bernelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Extended Semantic Web Conference Workshops &amp; Tutorials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106009v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">LP-4P : Link Prediction over Annotated Knowledge Graphs with Four Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoé Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">Patricia Serrano Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Redon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25: Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton OH USA, United States. pp.94-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908530v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Bernelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLARA Search Engine: Linking Licensed Educational Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoé Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthéo Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,364 +3912,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Mawas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Thoumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Semantic Web Conference (ISWC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574104v1</w:t>
+                <w:t xml:space="preserve">hal-01583518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+                <w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Thoumas</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Semantic Web Conference (ISWC2017)</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583518v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+                <w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583513v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t>
               </w:r>
@@ -5548,164 +5548,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Biazzini</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638753v1</w:t>
+                <w:t xml:space="preserve">hal-01153238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Alhadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5760,165 +5747,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jawad</w:t>
+                <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Drapeau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153238v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t>
               </w:r>
@@ -5930,116 +5930,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagham Alhadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Biazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t>
+              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362325v1</w:t>
+                <w:t xml:space="preserve">hal-00638753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t>
               </w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données avancées BDA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6267,51 +6267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mexican International Conference on Computer Science (ENC09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, mexico, Mexico. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6943,165 +6943,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+                <w:t xml:space="preserve">Context Aware Mobile Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Adiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355485v1</w:t>
+                <w:t xml:space="preserve">hal-00448134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,211 +7113,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t>
+              <w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.86-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448045v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Aware Mobile Transactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp.167</w:t>
+              <w:t xml:space="preserve">Bases de données avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448134v1</w:t>
+                <w:t xml:space="preserve">hal-01355485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,73 +7329,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.86-89</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448046v1</w:t>
+                <w:t xml:space="preserve">hal-00448045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t>
               </w:r>
@@ -8724,51 +8724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions Adaptables pour les Environnements Mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8979,51 +8979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="926085CA"/>
+    <w:nsid w:val="87BA3F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9210,51 +9210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-serrano-alvarado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2367-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080263194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Favela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano Alvarado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771353" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o L&#233;crivain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160947v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayth&#233; R. Z&#250;&#241;iga-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez-Espinosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8403141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260443v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-serrano-alvarado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2367-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080263194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Favela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano Alvarado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o L&#233;crivain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160947v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayth&#233; R. Z&#250;&#241;iga-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez-Espinosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8403141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260443v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>