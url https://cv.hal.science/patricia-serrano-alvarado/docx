--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,8924 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8873 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Serrano Alvarado </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-serrano-alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2367-5361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080263194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ty_zoeoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on SPARQL Query Relaxation under the Lens of RDF Reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginwa Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Trust Evaluation of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9430), pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Predictive Scheduling System to Improve Assisted Living Services for Elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Soto-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Isabel Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Favela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2736700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing in DHT based P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Villamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5740, pp.327-352. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles, protocoles et architectures pour transactions mobiles adaptables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (5), pp.95-121. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable Mobile Transaction Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Systems Science and Engineering (IJCSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.ISSN 0267-6192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (2), pp.193-230. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:DAPD.0000028552.69032.f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Réutilisation de Données sous Licence dans le Web des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Tirard (dir.), avec la collaboration de Sonia Desmoulin, Guillaume Durand, Karine Le Jeune, Maël Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine personnalisée et données en grand nombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Regards pluriels, Paris, Editions Hermann, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring License Compliance in Linked Data with Query Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XLIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS. TLDKS - 12920, , pp.97-129, 2021, Lecture Notes in Computer Science. Transactions on Large-Scale Data- and Knowledge-Centered Systems, 978-3-662-64148-4. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-64148-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Data Privacy in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Chbeir and Bechara Al Bouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 50 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Beacons: a framework to support federated querying over genomic variants and public Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrina Bodrug-Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4HCLS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Barcelona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908530v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing complex licenses to facilitate contextual resources reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Bernelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Extended Semantic Web Conference Workshops &amp; Tutorials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LP-4P : Link Prediction over Annotated Knowledge Graphs with Four Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K-CAP '25: Knowledge Capture Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dayton OH USA, United States. pp.94-102, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginwa Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Semantic Systems (SEMANTiCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Vienna, Austria. pp.194 - 216, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SSW250020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new incremental pipeline for concept formation driven by prior knowledge: Application on the AI Act domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongtao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Bernelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KES international, Sep 2024, Seville, Spain. pp.2148-2157, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARA Search Engine: Linking Licensed Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthéo Lécrivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Extended Semantic Web Conference (ESWC) demos&amp;poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Reification with Multi-valued Properties in a Knowledge Graph of Licensed Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginwa Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Reification with Multi-valued Properties in a Knowledge Graph of Licensed Educational Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginwa Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Semantic Systems (SEMANTiCS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160947v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on SPARQL Query Relaxation under the Lens of RDF Reification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginwa Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deducing Federated SPARQL queries from RDF Mappings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Semantic Web Conference (ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Quality of RDF Mappings with EvaMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Extended Semantic Web Conference (ESWC2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62327-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring License Compliance in Federated Query Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemanticBot: Intégration Semi-Automatique de Données au Web des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terpolilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Tool for Linked Data Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terpolilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Semantic Web Conference (ISWC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de Données RDF Integrées à la Volée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A License-Based Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hassad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pentecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction, learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Self-Regulated Learning in a Lifelong Learning Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2017 : 9th International Conference on Computer Supported Education - Special Session Lifelong Learning </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.661 - 670, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006387506610670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying non-RDF Datasets using Triple Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thoumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Semantic Web Conference (ISWC2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEEP: a Streaming Web Service to Deduce Basic Graph Patterns from Triple Pattern Fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FETA: Federated QuEry TrAcking for Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies Composition Based on Data Usage Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Soto-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Antonio García-Macías</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Consuming Linked Data (COLD2015) at ISWC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuidadores virtuales para residentes reales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Soto-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Isabel Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maythé R. Zúñiga-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Favela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación Clínica e Informática Médica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Morelia, Michoacán, México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Linked Data: A Solution to Manage User's Privacy on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improving user satisfaction in decentralized P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLABORATECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Austin, Texas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Hybrid Client/Server and P2P Architecture for Content Delivery over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majd Ghareed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP/NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bayonne, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating WUW, a service to enhance users' satisfaction in Content-Based Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grid 5000 Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WUW (What Users Want): A Service to Enhance Users' Satisfaction in Content-Based Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Perez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non spécifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Support for Sensitive Data Sharing in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy in Structured P2P systems with PriServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées BDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Data Privacy in Structured P2P systems with PriServ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Data Privacy in Structured P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and P2P Systems (Globe 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Privacy Service for Structured P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mexican International Conference on Computer Science (ENC09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, mexico, Mexico. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of PriServ, A Privacy Service for DHTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Valduriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Privacy and Anonymity in the Information Society (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Context-Aware Transaction Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bologna, Italy. pp.272-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based Approach to Compose Transaction Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Software Composition (SC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Austria. pp.114-130, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Component-Based Transaction Commit Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Middleware Workshop on Adaptive and Reflective Middleware (ARM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Grenoble, France, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1101516.1101527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Aware Mobile Transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Mobile Data Management (MDM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Mobile Transactions and Environment Awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Bases de Données Avancées (BDA 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Transaction Supports for DBMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Bases de données avancées (BD@' 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARA Knowledge Graph of licensed educational resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoé Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginwa Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8403141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaLi: A Lattice-Based Model for License Classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Trust Model for Evaluating Trust Using Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool to Define Step by Step the Compatibility of Licenses as Partial Orders with CaLi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Nantes - Faculté des Sciences et Techniques. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hassad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LS2N-University of Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Basic Graph Patterns from Triple Pattern Fragment Logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Nantes Faculté des sciences et des techniques; LS2N, Université de Nantes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.3.1 – Privacy Breach Scenarios in SocioPlug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D3.1, LINA-University of Nantes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.3.2 – State of the art of purpose-based, usage control approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D3.2, LINA-University of Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Federated Queries in the Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desmontils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOPATH: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transactions Adaptables pour les Environnements Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting user data in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Nantes (UN), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02942581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8979,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87BA3F2D"/>
+    <w:nsid w:val="6EFA6DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9210,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-serrano-alvarado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2367-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080263194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Favela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano Alvarado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o L&#233;crivain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160947v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayth&#233; R. Z&#250;&#241;iga-Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez-Espinosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8403141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260443v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-serrano-alvarado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2367-5361" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080263194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ty_zoeoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243621" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto-Mendoza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chavez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Favela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2736700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Villamil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1_13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03722-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000028552.69032.f9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64148-4_4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jawad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908530v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Bodrug-Schepers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chabane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Kieffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano Alvarado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matth&#233;o L&#233;crivain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160947v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612705v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62327-2_28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904076v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terpolilli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006387506610670" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thoumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassopoulos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayth&#233; R. Z&#250;&#241;iga-Rojas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839346v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-Gomez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouibia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Ghareed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Perez-Espinosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drapeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437394v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374320v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482480v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR8D6TMS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101516.1101527" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448134v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8403141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>