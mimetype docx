--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,274 +234,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subclass of the IS1202 family of bacterial insertion sequences targets XerCD recombination sites</w:t>
+                <w:t xml:space="preserve">Atypical low-copy number plasmid segregation systems, all in one?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cornet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+                <w:t xml:space="preserve">Catherine Guynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127, pp.102696. </w:t>
+              <w:t xml:space="preserve">, 2023, 127, pp.102694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plasmid.2023.102696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plasmid.2023.102694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285586v1</w:t>
+                <w:t xml:space="preserve">hal-04134336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical low-copy number plasmid segregation systems, all in one?</w:t>
+                <w:t xml:space="preserve">A subclass of the IS1202 family of bacterial insertion sequences targets XerCD recombination sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guynet</w:t>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127, pp.102694. </w:t>
+              <w:t xml:space="preserve">, 2023, 127, pp.102696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plasmid.2023.102694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plasmid.2023.102696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134336v1</w:t>
+                <w:t xml:space="preserve">hal-04285586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response from Varani et al. to “Comment on ‘the IS6 family, a clinically important group of insertion sequences including IS26’ by Ruth M. Hall”</w:t>
               </w:r>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1017,572 +1017,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial insertion sequences: their genomic impact and diversity.</w:t>
+                <w:t xml:space="preserve">The Diversity of Prokaryotic DDE Transposases of the Mutator Superfamily, Insertion Specificity, and Association with Conjugation Machineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Siguier</w:t>
+                <w:t xml:space="preserve">Romain Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gourbeyre</w:t>
+                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chandler</w:t>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (5), pp.865-91. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.260-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6976.12067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117881v1</w:t>
+                <w:t xml:space="preserve">hal-01324840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Prokaryotic DDE Transposases of the Mutator Superfamily, Insertion Specificity, and Association with Conjugation Machineries</w:t>
+                <w:t xml:space="preserve">Bacterial insertion sequences: their genomic impact and diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guérillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Siguier</w:t>
+                <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+                <w:t xml:space="preserve">E. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
+                <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2), pp.260-272. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.865-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6976.12067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324840v1</w:t>
+                <w:t xml:space="preserve">hal-01117881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISDra2 transposition in Deinococcus radiodurans is downregulated by TnpB.</w:t>
+                <w:t xml:space="preserve">IS200/IS605 family single-strand transposition: mechanism of IS608 strand transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pasternak</w:t>
+                <w:t xml:space="preserve">S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+                <w:t xml:space="preserve">A.B. Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Ton-Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Siguier</w:t>
+                <w:t xml:space="preserve">F. Dyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12194⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.3302-3313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822757v1</w:t>
+                <w:t xml:space="preserve">hal-00946739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IS200/IS605 family single-strand transposition: mechanism of IS608 strand transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISDra2 transposition in Deinococcus radiodurans is downregulated by TnpB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Siguier</w:t>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Hickman</w:t>
+                <w:t xml:space="preserve">Bao Ton-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dyda</w:t>
+                <w:t xml:space="preserve">Robert Debuchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (5), pp.3302-3313. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.443-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946739v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring the bacterial genome: Y1-transposases associated with REP-BIME sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ton Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,90 +1659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring bacterial insertion sequences with ISfinder: objectives, uses, and future developments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 859, pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,676 +1761,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISsaga is an ensemble of web-based methods for high throughput identification and semi-automatic annotation of insertion sequences in prokaryotic genomes</w:t>
+                <w:t xml:space="preserve">Azospirillum genomes reveal transition of bacteria from aquatic to terrestrial environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Varani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Gourbeyre</w:t>
+                <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Charneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kirill Borziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurusahai Khalsa-Moyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid O.Sukharnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r30⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667053v1</w:t>
+                <w:t xml:space="preserve">halsde-00724551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azospirillum genomes reveal transition of bacteria from aquatic to terrestrial environments.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISsaga is an ensemble of web-based methods for high throughput identification and semi-automatic annotation of insertion sequences in prokaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Alexandre</w:t>
+                <w:t xml:space="preserve">A.M. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid O.Sukharnikov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Charneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002430. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.R30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00724551v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISbrowser: an extension of ISfinder for visualizing insertion sequences in prokaryotic genomes.</w:t>
+                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kichenaradja</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp947⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e15489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473446v1</w:t>
+                <w:t xml:space="preserve">hal-01195440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISbrowser: an extension of ISfinder for visualizing insertion sequences in prokaryotic genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kichenaradja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.D62-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463879v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vacherie</w:t>
+                <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (11), pp.e15489. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195440v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-stranded DNA transposition is coupled to host replication.</w:t>
               </w:r>
@@ -2442,77 +2442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ton-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 142 (3), pp.398-408. </w:t>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2684,77 +2684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route 66: investigations into the organisation and distribution of the IS66 family of prokaryotic insertion sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161, pp.136-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,77 +2913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new IS1595 family, its relation to IS1 and the frontier between insertion sequences and transposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gagnevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160, pp.232-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS4 family goes genomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Palmenaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,407 +3097,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by giant viruses.</w:t>
+                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by Giant Viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filée</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">J. Filee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141600v1</w:t>
+                <w:t xml:space="preserve">hal-00322956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
+                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by giant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Muller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Filée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340034v1</w:t>
+                <w:t xml:space="preserve">hal-00141600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by Giant Viruses.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322956v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Sequence diversity in Archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Filee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.121-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,77 +3522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sequence diversity in archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Filée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.121-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3669,51 +3669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.D32-D36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3751,51 +3751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sequences in prokaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Filée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,90 +4133,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhomologous recombination: bacterial transposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guynet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Ton-Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.303-312, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanchais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102696" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Varani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuevas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Corneloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont-Sarcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#160;thai&#160;nguyen Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pasternak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ton-Hoang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. He" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hickman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dyda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1198" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Perochon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Varani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borziak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusahai Khalsa-Moyers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid O.Sukharnikov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kichenaradja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton-Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasternak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Palmenaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fil&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00122-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanchais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Varani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuevas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Corneloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont-Sarcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#160;thai&#160;nguyen Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourbeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hickman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pasternak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ton-Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1198" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Perochon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borziak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusahai Khalsa-Moyers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid O.Sukharnikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002430" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Varani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kichenaradja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp947" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton-Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasternak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Palmenaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fil&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00122-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>