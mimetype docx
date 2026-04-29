--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1017,261 +1017,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Prokaryotic DDE Transposases of the Mutator Superfamily, Insertion Specificity, and Association with Conjugation Machineries</w:t>
+                <w:t xml:space="preserve">Bacterial insertion sequences: their genomic impact and diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guérillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Siguier</w:t>
+                <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+                <w:t xml:space="preserve">E. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
+                <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2), pp.260-272. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.865-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6976.12067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324840v1</w:t>
+                <w:t xml:space="preserve">hal-01117881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial insertion sequences: their genomic impact and diversity.</w:t>
+                <w:t xml:space="preserve">The Diversity of Prokaryotic DDE Transposases of the Mutator Superfamily, Insertion Specificity, and Association with Conjugation Machineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Siguier</w:t>
+                <w:t xml:space="preserve">Romain Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gourbeyre</w:t>
+                <w:t xml:space="preserve">Edith Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chandler</w:t>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (5), pp.865-91. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.260-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6976.12067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117881v1</w:t>
+                <w:t xml:space="preserve">hal-01324840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS200/IS605 family single-strand transposition: mechanism of IS608 strand transfer</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,1281 +1519,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring the bacterial genome: Y1-transposases associated with REP-BIME sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring bacterial insertion sequences with ISfinder: objectives, uses, and future developments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ton Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Siguier</w:t>
+                <w:t xml:space="preserve">A. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Quentin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 859, pp.91-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789669v1</w:t>
+                <w:t xml:space="preserve">hal-00789655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring bacterial insertion sequences with ISfinder: objectives, uses, and future developments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Structuring the bacterial genome: Y1-transposases associated with REP-BIME sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ton Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Varani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (8), pp.3596-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr1198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789655v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azospirillum genomes reveal transition of bacteria from aquatic to terrestrial environments.</w:t>
+                <w:t xml:space="preserve">ISsaga is an ensemble of web-based methods for high throughput identification and semi-automatic annotation of insertion sequences in prokaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
+                <w:t xml:space="preserve">A.M. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Borziak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Charneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002430⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.R30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00724551v1</w:t>
+                <w:t xml:space="preserve">hal-00667053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISsaga is an ensemble of web-based methods for high throughput identification and semi-automatic annotation of insertion sequences in prokaryotic genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azospirillum genomes reveal transition of bacteria from aquatic to terrestrial environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Borziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurusahai Khalsa-Moyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Varani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Gourbeyre</w:t>
+                <w:t xml:space="preserve">Gladys Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Charneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonid O.Sukharnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.R30. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-3-r30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667053v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00724551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Route 66: investigations into the organisation and distribution of the IS66 family of prokaryotic insertion sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.136-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195440v1</w:t>
+                <w:t xml:space="preserve">hal-00473434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISbrowser: an extension of ISfinder for visualizing insertion sequences in prokaryotic genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kichenaradja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38, pp.D62-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkp947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stranded DNA transposition is coupled to host replication.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.B. Hickman</w:t>
+                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.034⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e15489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557930v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route 66: investigations into the organisation and distribution of the IS66 family of prokaryotic insertion sequences.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Single-stranded DNA transposition is coupled to host replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ton-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (3), pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473434v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t>
               </w:r>
@@ -2913,77 +2913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new IS1595 family, its relation to IS1 and the frontier between insertion sequences and transposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gagnevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160, pp.232-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3021,51 +3021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS4 family goes genomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Palmenaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,407 +3097,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by Giant Viruses.</w:t>
+                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by giant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">J. Filée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322956v1</w:t>
+                <w:t xml:space="preserve">hal-00141600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by giant viruses.</w:t>
+                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filée</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141600v1</w:t>
+                <w:t xml:space="preserve">hal-00340034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by Giant Viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340034v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Sequence diversity in Archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Filee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.121-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,77 +3522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sequence diversity in archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Filée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.121-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3630,90 +3630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISfinder: the reference centre for bacterial insertion sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.D32-D36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3751,51 +3751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sequences in prokaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Filée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4432,103 +4432,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanchais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Varani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuevas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Corneloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont-Sarcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#160;thai&#160;nguyen Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourbeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hickman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pasternak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ton-Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1198" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Perochon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borziak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusahai Khalsa-Moyers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid O.Sukharnikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002430" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Varani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r30" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kichenaradja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp947" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton-Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasternak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Palmenaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fil&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00122-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanchais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Varani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuevas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Corneloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont-Sarcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#160;thai&#160;nguyen Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hickman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pasternak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ton-Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Perochon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Varani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borziak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusahai Khalsa-Moyers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid O.Sukharnikov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kichenaradja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp947" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton-Hoang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasternak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Palmenaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fil&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00122-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>