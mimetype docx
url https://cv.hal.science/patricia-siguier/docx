--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2025,775 +2025,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00724551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route 66: investigations into the organisation and distribution of the IS66 family of prokaryotic insertion sequences.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Gourbeyre</w:t>
+                <w:t xml:space="preserve">ISbrowser: an extension of ISfinder for visualizing insertion sequences in prokaryotic genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kichenaradja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chandler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.D62-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473434v1</w:t>
+                <w:t xml:space="preserve">hal-00473446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISbrowser: an extension of ISfinder for visualizing insertion sequences in prokaryotic genomes.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473446v1</w:t>
+                <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e15489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00463879v1</w:t>
+                <w:t xml:space="preserve">hal-01195440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arthrobacter arilaitensis Re117 genome sequence reveals its genetic adaptation to the surface of cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vacherie</w:t>
+                <w:t xml:space="preserve">Single-stranded DNA transposition is coupled to host replication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ton-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Hickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (3), pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195440v1</w:t>
+                <w:t xml:space="preserve">hal-00557930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM-BIA1T, a Hardy actinobacterium with food and probiotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (7), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0011748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stranded DNA transposition is coupled to host replication.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pasternak</w:t>
+                <w:t xml:space="preserve">Route 66: investigations into the organisation and distribution of the IS66 family of prokaryotic insertion sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.136-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.06.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00557930v1</w:t>
+                <w:t xml:space="preserve">hal-00473434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t>
               </w:r>
@@ -3097,256 +3097,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by giant viruses.</w:t>
+                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filée</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141600v1</w:t>
+                <w:t xml:space="preserve">hal-00340034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by giant viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chandler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340034v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I am what I eat and I eat what I am: acquisition of bacterial genes by Giant Viruses.</w:t>
               </w:r>
@@ -3522,51 +3522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion sequence diversity in archaea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Filée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,103 +4432,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Propionibacterium freudenreichii CIRM 1 a hardy actinobacteria with food and probiotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oviédo, Spain. , International Journal of Food Microbiology, Volume 149, Issue 1, Pages 1-112 (1 September 2011), 2010, International Journal of Food Microbiology</w:t>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanchais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Varani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuevas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Corneloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont-Sarcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#160;thai&#160;nguyen Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hickman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pasternak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ton-Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Perochon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Varani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borziak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusahai Khalsa-Moyers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid O.Sukharnikov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kichenaradja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp947" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton-Hoang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasternak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Palmenaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fil&#233;e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00122-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Blanchais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pages" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Boubekeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1255" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Siguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102694" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2023.102696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Varani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susu He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00258-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cuevas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Corneloup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caumont-Sarcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan&#160;thai&#160;nguyen Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab524" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dauverd -Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Planchenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schiavon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.11.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourbeyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chandler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6976.12067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gourbeyre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Hickman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dyda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pasternak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ton-Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Debuchy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Perochon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Varani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-3-r30" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Borziak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurusahai Khalsa-Moyers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid O.Sukharnikov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002430" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kichenaradja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp947" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gibrat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015489" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ton-Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasternak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.06.034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011748" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359856v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Palmenaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fil&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mahillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427300v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouzy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415497a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819460-7.00122-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366139v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Planchenault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dherbecourt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>