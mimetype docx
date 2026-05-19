--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -100,1040 +100,1040 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Boscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Librairies dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Citadelles &amp; Mazenod, 2025, 978-2-38611-041-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dictionnaire des éditeurs français du XIXe siècle</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bookstores of the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viera Rebolledo-Dhuin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Boscq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abbeville Press, 2025, 9780789215161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bibliodiversité et le prix du livre. De la loi Lang à la loi Cortez : Expériences et perspectives autour de la régulation du marché du livre (1981-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marisa Midori Deaecto. Ateliê Editorial, 2022, 978-65-5580-052-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite histoire de la librairie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-35872-207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces, formes et métissages de la collection éditoriale. Europe/Amériques XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miriam Nicoli; Christine Rivalan-Guégo; Patricia Sorel; François Vallotton. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7535-8178-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libraires, les éditeurs et la loi Lang. Un combat pour le livre (1974-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École nationale des chartes; Presses de l'Enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-35723-164-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon et le livre. La censure sous le Consulat et l’Empire (1799-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, 2020, 978-2-7535-7893-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plon, le sens de l’histoire (1833-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, 2016, 978-2-7535-4368-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la librairie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Mellot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle de la Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-7654-0966-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/elec.sorel.2008.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution du livre et de la presse en Bretagne (1780-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2004, 978-2-86847-916-7 (papier); 978-2-7535-2527-6 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.18299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lectures du peuple en Europe et dans les Amériques (XVIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Lüsebrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Bibliothèque nationale de France, A paraître</w:t>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lüsebrink, H.J. and Mix, Y.G. and Mollier, Jean-Yves and Sorel, Patricia. Complexe, pp.348, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lectures du peuple en Europe et dans les Amériques du XVIIe au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jürgen Lüsebrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">York-Gothart Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...772 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Lüsebrink; York-Gothart Mix; Jean-Yves Mollier; Patricia Sorel. Editions Complexe, 2003, 2-87027-954-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1183,51 +1183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEVEUX, Pol. Reims, 25 août 1865 – Paris, 28 mars 1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.197-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABARRE, Albert. Paris, 16 octobre 1927 – Paris, 30 janvier 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.151-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICAIRE, Georges. Paris, 8 décembre 1853 – Chantilly, 4 novembre 1921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.245-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLETON, Jean. Gisors, 25 juin 1918 – Saint-Rémy-lès-Chevreuse, 11 avril 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.53-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et collections (1945-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1577,51 +1577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne. Départements des Côtes-du-Nord, du Finistère, de l’Ille-et-Vilaine, de la Loire-Inférieure et du Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la presse française pendant la Révolution 1789-1799. Tome III. La presse départementale [Bretagne, Bourgogne, Franche-Comté et Midi-Pyrénées]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piqûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du livre. (N-Z)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1715,51 +1715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du livre. (N-Z)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétéronyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du livre. (E-M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1853,51 +1853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insolé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du livre. (E-M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1967,51 +1967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition des Mémoires : l’exemple de Plon. Entretien de Jean-Louis Jeannelle avec Patricia Sorel et Grégory Berthier-Saudrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jeannelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Berthier-Saudrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édition en Bretagne au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, pp.109-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La censure du livre sous la Première Restauration dans la continuité du Premier Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Benjamin Constant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,51 +2205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de « 10/18 » (1962-1968) : « une petite révolution dans l’édition française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (678), pp.81-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2283,64 +2283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'édition, du livre et de la lecture en France aux XIXe et XXe siècles. Approche bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 126 (1), pp.39-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2406,51 +2406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’une nouvelle marque éditoriale : Le Centurion (années 1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delia Guijarro Arribas; Charles Mercier; Yann Raison du Cleuziou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Bonne Presse à Bayard : 150 ans d'histoire d'un groupe de presse et d'édition catholique (1873-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, pp.207-220, 2023, 979-10-91592-37-6 (papaier); 979-10-91592-44-4 (numérique). </w:t>
@@ -2488,51 +2488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Lang vue par les professionnels du livre français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marisa Midori Deaecto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bibliodiversité et le prix du livre. De la loi Lang à la loi Cortez : Expériences et perspectives autour de la régulation du marché du livre (1981-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliê Editorial, pp.43-47, 2022, 978-65-5580-052-4</w:t>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spoliation d’une bibliothèque privée sous l’Occupation : le cas de Pierre Guerquin, bibliophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où sont les bibliothèques françaises spoliées par les nazis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Enssib, pp.121-130, 2019, Papiers, 978-2-37546-107-5. </w:t>
@@ -2637,203 +2637,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A edição na bretanha do século XIX até nossos dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Luis Velázquez Castellanos; Cesar Augusto Castro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livro, leitura e leitor : perspectiva histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Café &amp; Lápis; EDUFMA, pp.215-227, 2017, 978-85-7862-506-1; 978-85-62485-67-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Formação nos Ofícios do Livro nas Universidades Francesas : O Lugar das Ciências Humanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marisa Midori Deaecto; Plinio Martins Filho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livros e Universidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Com-Arte, pp.287-293, 2017, 978-85-7166-173-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard d’historien sur la collection de catalogues d’éditeurs et de libraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Galvez; Virginie Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogues de libraires et d’éditeurs, 1925-1959 : inventaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque nationale de France, 2015, 978-2-7177-2673-2</w:t>
@@ -2862,51 +2862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections de la Librairie Plon (1845-1939) : une maison fidèle à ses engagements idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rivalan Guégo; Miriam Nicoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Collection : essor et affirmation d’un objet éditorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.53-70, 2014, 978-2-7535-3379-0. </w:t>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Verbreitung und Popularisierung naturwissenschaftlichen und technologischen Wissens durch die Messager boiteux in der Zeit von 1789 die 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Greilich; York-Gothart Mix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populäre Kalender im vorindustriellen Europea : Der « Hinkende Bote » / « Messager boiteux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walter de Gruyter GmbH &amp; Co, pp.202-227, 2012, 978-3-11-018632-1</w:t>
@@ -3017,51 +3017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce de la librairie en France (XIXe - première moitié du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bertho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux siècles de vie littéraire en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Frankreich-Zentrum der Albert-Ludwigs-Universität Freiburg, pp.35-50, 2010, 978-3-9813595-0-3</w:t>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre syndicale des libraires de France : Chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la librairie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, pp.218-222, 2008, 978-2-7654-0966-3. </w:t>
@@ -3179,221 +3179,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émancipation de la librairie par rapport à l’édition (1892-1914)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les marchands sédentaires non brevetés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la librairie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, pp.183-187, 2008, 978-2-7654-0966-3. </w:t>
+              <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, pp.40-46, 2008, 978-2-7654-0966-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/elec.sorel.2008.01.0183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/elec.sorel.2008.01.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082532v1</w:t>
+                <w:t xml:space="preserve">hal-05082515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marchands sédentaires non brevetés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’émancipation de la librairie par rapport à l’édition (1892-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la librairie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, pp.40-46, 2008, 978-2-7654-0966-3. </w:t>
+              <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, pp.183-187, 2008, 978-2-7654-0966-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/elec.sorel.2008.01.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/elec.sorel.2008.01.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082515v1</w:t>
+                <w:t xml:space="preserve">hal-05082532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie à Rennes et à Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Sorel; Frédérique Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la librairie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, pp.110-111, 2008, 978-2-7654-0966-3. </w:t>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et hygiène dans les almanachs populaires : l’exemple des Messagers boiteux (1750-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Lüsebrink; York-Gothart Mix; Jean-Yves Mollier; Patricia Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lectures du peuple en Europe et dans les Amériques du XVIIe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Complexe, pp.317-325, 2003, 2-87027-954-X</w:t>
@@ -3504,51 +3504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la presse dans une ville de province sous la Restauration : l’exemple de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Feyel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Distribution et la diffusion de la presse, du XVIIIe siècle au IIIe millénaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.99-119, 2002, 978-2-913397-19-4</w:t>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne de Russie dans la presse quotidienne française et l’almanach du Messager boiteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Lüsebrink; Jean-Yves Mollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presse et événement : journaux, gazettes, almanachs (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.149-167, 2000, 3-906758-25-7</w:t>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie bretonne avant 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Mollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Commerce de la librairie en France au XIXe siècle 1789-1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMEC Editions; Editions de la Maison des sciences de l'homme, pp.135-140, 1997, 2-908295-37-7; 2-7351-0761-2</w:t>
@@ -3755,51 +3755,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index général A-Z : Dictionnaire encyclopédique du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/petite-histoire-de-la-librairie-francaise/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6030/espaces-formes-et-metissages-de-la-collection-editoriale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/editions/catalogue-des-publications/les-libraires-les-editeurs-et-la-loi-lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/histoire-de-la-librairie-francaise--9782765409663?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. L&#252;sebrink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Mix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Gothart Mix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.13277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.13184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.13449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12889" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mont&#233;mont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthier-Saudrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_109-117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132bf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.7916" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54789" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082515v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Boscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafabrique.fr/petite-histoire-de-la-librairie-francaise/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6030/espaces-formes-et-metissages-de-la-collection-editoriale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/editions/catalogue-des-publications/les-libraires-les-editeurs-et-la-loi-lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/histoire-de-la-librairie-francaise--9782765409663?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. L&#252;sebrink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Mix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York-Gothart Mix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.13277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.13184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.13449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12889" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mont&#233;mont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078613v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthier-Saudrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL18_109-117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132bf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.7916" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.54789" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouch&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082532v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0183" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.sorel.2008.01.0110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082610v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>